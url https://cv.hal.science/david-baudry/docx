--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Baudry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Augmented Perception: an emerging approach toward resilient manufacturing systems involving robotic agents and digital twin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.103450. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2025.103450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based framework for temporal human action recognition and segmentation in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159, pp.111710. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online human motion analysis in industrial context: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.107850. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Constrained eXtended Reality operated with Digital Twin in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Marie Kamdjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3356508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (4), pp.5137-5146. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.105655. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring human-machine collaboration in industry: a systematic literature review of digital twin and robotics interfaced with extended reality technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (5-6), pp.1917-1932. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-12291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VR training scenario editor for operation in construction based on BIM 4D and domain expert authoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SASBE-06-2022-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM data flow architecture with AR/VR technologies: Use cases in architecture, engineering and construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104054. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2021.104054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulated multi-objective model for flexible job shop transportation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311 (2), pp.899-920. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-Based Digital Twin and XR Devices to Improve Maintenance Procedures in Smart Buildings: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6810. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data architecture and model design for Industry 4.0 components integration in cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (14), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954405420979463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERVALES: INTERactive Virtual and Augmented framework for industriaL Environment and Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101425. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2021.101425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A use case study comparing augmented reality (AR) and electronic document-based maintenance instructions considering tasks complexity and operator competency level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.999-1014. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00493-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agent des systèmes cyber-physiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-sf610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of operation and maintenance strategy for offshore wind farms based on multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1171-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin and virtual reality: a co-simulation environment for design and assessment of industrial workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.472-489. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21693277.2019.1660283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective WSN Deployment Using Genetic Algorithms Under Cost, Coverage, and Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (4), pp.2739-2768. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-017-3974-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration management framework for OEM–suppliers relationships: a trust-based conceptual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2016.1250166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spare parts remanufacturing on the operation and maintenance performance of offshore wind turbines: a multi-agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boudhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (7), pp.1531-1549. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM adoption in SMEs context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.618-627. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2016.1150706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job Shop Models for Solving Scheduling and Layout Problems Using Coloured Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMM-Daily</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 598, pp.638-642. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.598.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprocessing of Near-Field Measurement Based on Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryadh Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kornaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.539-546. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2010.2050373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NSGA-II Approach for Energy-Efficient Flexible Flow Shop Scheduling with Renewable Energy and Storage Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: a real-time digital twin based approach to enhance robotic perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, YANTAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Route Planning Integrating Soft Mobility: A Real-World Case Study for Student Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekia Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient flexible flow shop scheduling with renewable energy sources and energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Modélisation Informations &amp; Systèmes (MIS UR 4290) et l'Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Flexible Flow Shop Scheduling Under Time-Of-Use Rates with Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.319-324, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kristiansand, Norway. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA61579.2024.10664975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of Extended Reality Techniques to Improve Remote Collaborative Maintenance Operations: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR2023 - 23rd International Conference on Construction Applications of Virtual Reality "MANAGING THE DIGITAL TRANSFORMATION OF CONSTRUCTION INDUSTRY"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Italy, Nov 2023, Florence, Italy. pp.23-33, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0289-3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Cheikh Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinuhé Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XR Salento 2023, Sep 2023, Lecce (ITALY), Italy. pp.284-298, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin, Virtual Reality and OPCUA-based architecture for pedagogical scenarios in Manufacturing and Computer Sciences curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference on Learning Factories, CLF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reutlingen, Germany. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4457032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset and Methodology for Self-Efficacy Feeling Prediction During Industry 4.0 VR Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Bounhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Yamak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2022, Christchurch, New Zealand. pp.176-182, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sliding Window Based Approach With Majority Voting for Online Human Action Recognition using Spatial Temporal Graph Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLT 2022: 2022 7th International Conference on Machine Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rome, Italy. pp.155-163, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3529399.3529425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the influence of interaction technology on procedural learning using Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '21: 27th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Osaka Japan, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3489849.3489918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations instrumentées : étude de cas d'une situation d'apprentissage des concepts du Lean Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-SAI - Colloque Comprendre et construire les nouvelles situations d’apprentissage instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic generation of virtual reality procedural scenarios for operation in construction based on 4d building information models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Middlesbrough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR Simulation of Operating Procedure in Construction Based on BIM and Safety Ontology: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.126-141, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring-By-Doing: An Event-Based Interaction Module for Virtual Reality Scenario Authoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVR 2021: Augmented Reality, Virtual Reality, and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salento, Lecce, Italy, Prof. Lucio Tommaso De Paolis; University of Naples Federico II, Naples, Italy, Pasquale Arpaia; University of Paris-Sud, Orsay, France, Patrick Bourdot, Sep 2021, Salento (online), France. pp.519-527, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87595-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Fog-Based Architecture For Internal Logistics in Industry 4.0 Production Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InHARD - Industrial Human Action Recognition Dataset in the Context of Industrial Collaborative Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Human-Machine Systems (ICHMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHMS49158.2020.9209531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using collaborative VR technology for Lean Manufacturing Training: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simon Richir, Apr 2020, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Specification of an Integrated Measurement Model for Evaluating VR Cybersickness in Real Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2020: Virtual, Augmented and Mixed Reality. Design and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France. pp.381-396, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fog-based Logistic Application Modeling in an Industry 4.0 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 4th International Conference on Manufacturing Technologies (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Seattle, United States. pp.012026, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/842/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of Cyber physical production system using multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Strategy for Energy Optimal Designs of IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajveer Singh Shekhawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kantabada, India. pp.603-610, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Fog Computing Platform for Cyber Physical Production System Based on Docker Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Transportation Collaborative Robots Fleet Size in Flexible Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Modeling Simulation and Applied Optimization (ICMSAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Manama, Bahrain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMSAO.2019.8880315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création de scénarios d’assemblage en réalite virtuelle dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Galway, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART GRID AND INDUSTRY 4.0 INTERACTION AS A NON-COOPERATIVE GAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA TAILLE DE FLOTTE DE ROBOTS DANS UN ATELIER FLEXIBLE: APPROCHE PAR SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xterm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for data management, visualisation and supervision of Cyber-Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Manufacturing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belfast (Northern Ireland), Ireland. pp.81 - 86, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ATDE190015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Virtual Reality Decision Tool for Planning Industrial Shop Floor Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems (CMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Butala; Edvard Govekar; Rok Vrabič, Jun 2019, Ljubjana, France. pp.1295-1300, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Architecture Between a Digital Twin and a Virtual Reality Environment in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Manufacturing Technology XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Thorvald; Keith Case, Sep 2018, Skövde, Sweden. pp.429 - 434, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-902-7-429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-code enabled product traceability system: a Big Data perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges Facing the Industrial Implementation of Fog Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 6th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Barcelona, Spain. pp.341-348, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud.2018.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalb Eddine Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Conception de Produits et Innovation de L'ENSAM, Jul 2018, BUDAPEST, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas sur une maintenance complexe: comparatif entre un support tablette PDF et un support tablette en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création d'environnement interactif en réalité virtuelle et augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for big data driven product traceability system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Emmanuel de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la réalité augmentée et de la réalité virtuelle pour des opérations en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RA/RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI Nanterre, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISION D'UN SYSTEME DE PRODUCTION CONSTITUE DE ROBOTS COLLABORATIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">confere 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Adoption Model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée projetée dédiée aux systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimatou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi robot path planning approach for dynamic environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trimoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine El Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoovas - Industrial ontology for operation in virtual and augmented scene: The architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.0300-0305, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation Des Biodéchets Conditionnes : Programmation Linéaire Pour L’optimisation Des Flux De Matière Organique Hygiénisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vencent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation de la tournée des véhicules pour la collecte de biodéchets conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Transportation Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach (MOPGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MULTIPLE OBJECTIVE PROGRAMMING AND GOAL PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating execution strategies for hybrid models developed using multiple M&S methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSS '15: Proceedings of the 48th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San diago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of production in flexible manufacturing systems:petri net modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the routing flexibility of a manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of radio propagation in buildings on WSN's lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Global Summit on Computer &amp; Information Technology (GSCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GSCIT.2014.6970117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION D'UN PLAN DE MAINTENANCE BASÉ SUR LES SYSTÈMES MULTI-AGENTS POUR LES ÉOLIENNES OFFSHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING OF MAINTENANCE STRATEGY OF OFFSHORE WIND FARMS BASED MULTI-AGENT-SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">computer and industrial engineering congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Supplier Maturity Evaluation in Terms of PLM Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN's modeling for a smart building application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Energy Conference (ENERGYCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cavtat, Croatia. pp.821-827, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2014.6850520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Improving the Sharing of Manufacturing Knowledge through Micro-Blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard David Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Xiaoyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oladele Owodunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-impedance passive component modelling using S-parameter measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Fernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations CEM avec contraintes thermiques sur un microcontrôleur 8-bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Embedded EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2emc, Nov 2010, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic leakages throughout the connector shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Razafiarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Workshop on Signal Propagation on Interconnects, SPI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ruta di Camogli, Italy. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2007.4512224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture proposal of a VR operating procedure system for construction training based on BIM and QHSE rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VTT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st EuroXR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece. pp.193-197, 2024, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2242-122X.2024.T432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing complex industrial scenarios with human and autonomous agents from an immersive digital twin using authoring-by-doing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Laval Virtual 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Laval / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality maintenance demonstrator and associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. IEEE, pp.329-330, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSK-C2F: Graph Skeleton Modelization for Action Segmentation and Recognition Using a Coarse-to-Fine Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision – ECCV 2024 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15634, Springer Nature Switzerland, pp.169-185, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92591-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Industrial Maintenance (AIM): A Case Study for Evaluating and Comparing with Paper and Video Media Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Reality, Virtual Reality, and Computer Graphics. AVR 2016. Lecture Notes in Computer Science, vol 9768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.302-320, 2016, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40621-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Baudry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy‐aware scheduling in a flexible flow shop using a hybrid constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Augmented Perception: an emerging approach toward resilient manufacturing systems involving robotic agents and digital twin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.103450. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2025.103450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based framework for temporal human action recognition and segmentation in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159, pp.111710. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (4), pp.5137-5146. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online human motion analysis in industrial context: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.107850. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Constrained eXtended Reality operated with Digital Twin in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Marie Kamdjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3356508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring human-machine collaboration in industry: a systematic literature review of digital twin and robotics interfaced with extended reality technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (5-6), pp.1917-1932. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-12291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.105655. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM data flow architecture with AR/VR technologies: Use cases in architecture, engineering and construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104054. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2021.104054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulated multi-objective model for flexible job shop transportation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311 (2), pp.899-920. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VR training scenario editor for operation in construction based on BIM 4D and domain expert authoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SASBE-06-2022-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-Based Digital Twin and XR Devices to Improve Maintenance Procedures in Smart Buildings: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6810. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data architecture and model design for Industry 4.0 components integration in cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (14), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954405420979463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERVALES: INTERactive Virtual and Augmented framework for industriaL Environment and Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101425. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2021.101425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A use case study comparing augmented reality (AR) and electronic document-based maintenance instructions considering tasks complexity and operator competency level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.999-1014. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00493-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agent des systèmes cyber-physiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-sf610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of operation and maintenance strategy for offshore wind farms based on multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1171-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin and virtual reality: a co-simulation environment for design and assessment of industrial workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.472-489. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21693277.2019.1660283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective WSN Deployment Using Genetic Algorithms Under Cost, Coverage, and Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (4), pp.2739-2768. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-017-3974-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration management framework for OEM–suppliers relationships: a trust-based conceptual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2016.1250166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spare parts remanufacturing on the operation and maintenance performance of offshore wind turbines: a multi-agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boudhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (7), pp.1531-1549. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM adoption in SMEs context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.618-627. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2016.1150706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job Shop Models for Solving Scheduling and Layout Problems Using Coloured Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMM-Daily</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 598, pp.638-642. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.598.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprocessing of Near-Field Measurement Based on Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryadh Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kornaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.539-546. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2010.2050373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NSGA-II Approach for Energy-Efficient Flexible Flow Shop Scheduling with Renewable Energy and Storage Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-assisted optimization for decision-making in lithiumion battery manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: a real-time digital twin based approach to enhance robotic perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, YANTAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Route Planning Integrating Soft Mobility: A Real-World Case Study for Student Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekia Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient flexible flow shop scheduling with renewable energy sources and energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Modélisation Informations &amp; Systèmes (MIS UR 4290) et l'Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Flexible Flow Shop Scheduling Under Time-Of-Use Rates with Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.319-324, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kristiansand, Norway. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA61579.2024.10664975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of Extended Reality Techniques to Improve Remote Collaborative Maintenance Operations: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR2023 - 23rd International Conference on Construction Applications of Virtual Reality "MANAGING THE DIGITAL TRANSFORMATION OF CONSTRUCTION INDUSTRY"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Italy, Nov 2023, Florence, Italy. pp.23-33, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0289-3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Cheikh Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinuhé Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XR Salento 2023, Sep 2023, Lecce (ITALY), Italy. pp.284-298, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin, Virtual Reality and OPCUA-based architecture for pedagogical scenarios in Manufacturing and Computer Sciences curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference on Learning Factories, CLF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reutlingen, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4457032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset and Methodology for Self-Efficacy Feeling Prediction During Industry 4.0 VR Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Bounhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Yamak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2022, Christchurch, New Zealand. pp.176-182, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sliding Window Based Approach With Majority Voting for Online Human Action Recognition using Spatial Temporal Graph Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLT 2022: 2022 7th International Conference on Machine Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rome, Italy. pp.155-163, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3529399.3529425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the influence of interaction technology on procedural learning using Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '21: 27th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Osaka Japan, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3489849.3489918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations instrumentées : étude de cas d'une situation d'apprentissage des concepts du Lean Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-SAI - Colloque Comprendre et construire les nouvelles situations d’apprentissage instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic generation of virtual reality procedural scenarios for operation in construction based on 4d building information models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Middlesbrough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR Simulation of Operating Procedure in Construction Based on BIM and Safety Ontology: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.126-141, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring-By-Doing: An Event-Based Interaction Module for Virtual Reality Scenario Authoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVR 2021: Augmented Reality, Virtual Reality, and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salento, Lecce, Italy, Prof. Lucio Tommaso De Paolis; University of Naples Federico II, Naples, Italy, Pasquale Arpaia; University of Paris-Sud, Orsay, France, Patrick Bourdot, Sep 2021, Salento (online), France. pp.519-527, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87595-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Fog-Based Architecture For Internal Logistics in Industry 4.0 Production Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InHARD - Industrial Human Action Recognition Dataset in the Context of Industrial Collaborative Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Human-Machine Systems (ICHMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHMS49158.2020.9209531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using collaborative VR technology for Lean Manufacturing Training: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simon Richir, Apr 2020, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Specification of an Integrated Measurement Model for Evaluating VR Cybersickness in Real Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2020: Virtual, Augmented and Mixed Reality. Design and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France. pp.381-396, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fog-based Logistic Application Modeling in an Industry 4.0 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 4th International Conference on Manufacturing Technologies (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Seattle, United States. pp.012026, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/842/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création de scénarios d’assemblage en réalite virtuelle dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Galway, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART GRID AND INDUSTRY 4.0 INTERACTION AS A NON-COOPERATIVE GAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Fog Computing Platform for Cyber Physical Production System Based on Docker Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Transportation Collaborative Robots Fleet Size in Flexible Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Modeling Simulation and Applied Optimization (ICMSAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Manama, Bahrain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMSAO.2019.8880315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Strategy for Energy Optimal Designs of IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajveer Singh Shekhawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kantabada, India. pp.603-610, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of Cyber physical production system using multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for data management, visualisation and supervision of Cyber-Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Manufacturing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belfast (Northern Ireland), Ireland. pp.81 - 86, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ATDE190015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA TAILLE DE FLOTTE DE ROBOTS DANS UN ATELIER FLEXIBLE: APPROCHE PAR SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xterm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Virtual Reality Decision Tool for Planning Industrial Shop Floor Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems (CMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Butala; Edvard Govekar; Rok Vrabič, Jun 2019, Ljubjana, France. pp.1295-1300, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalb Eddine Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Conception de Produits et Innovation de L'ENSAM, Jul 2018, BUDAPEST, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges Facing the Industrial Implementation of Fog Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 6th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Barcelona, Spain. pp.341-348, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud.2018.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-code enabled product traceability system: a Big Data perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Architecture Between a Digital Twin and a Virtual Reality Environment in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Manufacturing Technology XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Thorvald; Keith Case, Sep 2018, Skövde, Sweden. pp.429 - 434, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-902-7-429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas sur une maintenance complexe: comparatif entre un support tablette PDF et un support tablette en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création d'environnement interactif en réalité virtuelle et augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for big data driven product traceability system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Emmanuel de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Adoption Model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi robot path planning approach for dynamic environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trimoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine El Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée projetée dédiée aux systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimatou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la réalité augmentée et de la réalité virtuelle pour des opérations en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RA/RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI Nanterre, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISION D'UN SYSTEME DE PRODUCTION CONSTITUE DE ROBOTS COLLABORATIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">confere 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoovas - Industrial ontology for operation in virtual and augmented scene: The architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.0300-0305, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation Des Biodéchets Conditionnes : Programmation Linéaire Pour L’optimisation Des Flux De Matière Organique Hygiénisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vencent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation de la tournée des véhicules pour la collecte de biodéchets conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Transportation Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach (MOPGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MULTIPLE OBJECTIVE PROGRAMMING AND GOAL PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating execution strategies for hybrid models developed using multiple M&S methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSS '15: Proceedings of the 48th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San diago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of production in flexible manufacturing systems:petri net modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the routing flexibility of a manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of radio propagation in buildings on WSN's lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Global Summit on Computer &amp; Information Technology (GSCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GSCIT.2014.6970117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION D'UN PLAN DE MAINTENANCE BASÉ SUR LES SYSTÈMES MULTI-AGENTS POUR LES ÉOLIENNES OFFSHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING OF MAINTENANCE STRATEGY OF OFFSHORE WIND FARMS BASED MULTI-AGENT-SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">computer and industrial engineering congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Supplier Maturity Evaluation in Terms of PLM Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN's modeling for a smart building application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Energy Conference (ENERGYCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cavtat, Croatia. pp.821-827, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2014.6850520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Improving the Sharing of Manufacturing Knowledge through Micro-Blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard David Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Xiaoyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oladele Owodunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-impedance passive component modelling using S-parameter measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Fernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations CEM avec contraintes thermiques sur un microcontrôleur 8-bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Embedded EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2emc, Nov 2010, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic leakages throughout the connector shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Razafiarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Workshop on Signal Propagation on Interconnects, SPI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ruta di Camogli, Italy. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2007.4512224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture proposal of a VR operating procedure system for construction training based on BIM and QHSE rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VTT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st EuroXR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece. pp.193-197, 2024, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2242-122X.2024.T432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing complex industrial scenarios with human and autonomous agents from an immersive digital twin using authoring-by-doing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Laval Virtual 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Laval / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality maintenance demonstrator and associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. IEEE, pp.329-330, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSK-C2F: Graph Skeleton Modelization for Action Segmentation and Recognition Using a Coarse-to-Fine Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision – ECCV 2024 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15634, Springer Nature Switzerland, pp.169-185, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92591-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Industrial Maintenance (AIM): A Case Study for Evaluating and Comparing with Paper and Video Media Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Reality, Virtual Reality, and Computer Graphics. AVR 2016. Lecture Notes in Computer Science, vol 9768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.302-320, 2016, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40621-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Benmessabih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111710" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397379v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.107850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3356508" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2023.3330336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schiavi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-06-2022-0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2021.104054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03600-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03323052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coupry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Noblecourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156810" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420979463" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan His" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2021.101425" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00493-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sf610" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Mustafee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Andi Smart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Godsiff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1171-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacomblez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2019.1660283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El-Hami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-3974-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1250166" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahdikhah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1150706" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eloundou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.598.638" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryadh Brahimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kornaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2050373" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mhanna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Abdellaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04401180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0289-3.03" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delalin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4457032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bounhar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Yamak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00045" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourgoin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489918" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badets" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87595-4_38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497294" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209531" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098145v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/842/1/012026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934976" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Singh Shekhawat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_56" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934949" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880315" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108287v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098391v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE190015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095715v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Trigunayat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-902-7-429" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098434v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103567v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halftermeyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Sghaier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2018.00056" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Killian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083684v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel de Sa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364340" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Benatia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108086v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimatou Thiam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099316v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trimoulet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-275" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098059v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102608" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vencent Constant-Meney" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099521v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Constant-Meney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108901v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eloundou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GSCIT.2014.6970117" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166633v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099560v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_25" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083703v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2014.6850520" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard David Evans" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Xiaoyu Gao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladele Owodunni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Shah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680939v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafiarivelo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512224" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2242-122X.2024.T432" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592968v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098079v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223429" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175960v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92591-7_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092958v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40621-3_22" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mhanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Benmessabih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2023.3330336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397379v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.107850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3356508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schiavi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2021.104054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03600-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-06-2022-0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03323052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coupry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Noblecourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420979463" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan His" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2021.101425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00493-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sf610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Mustafee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Andi Smart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Godsiff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1171-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacomblez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2019.1660283" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El-Hami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-3974-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1250166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahdikhah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1150706" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eloundou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.598.638" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryadh Brahimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kornaga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2050373" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Abdellaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04401180v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0289-3.03" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delalin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4457032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bounhar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Yamak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourgoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489918" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badets" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87595-4_38" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497294" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209531" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/842/1/012026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108287v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934949" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880315" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Singh Shekhawat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_56" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934976" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE190015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Trigunayat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Sghaier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2018.00056" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halftermeyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-902-7-429" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Killian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083684v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel de Sa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364340" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Benatia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099316v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trimoulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-275" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimatou Thiam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109457v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102608" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vencent Constant-Meney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099521v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Constant-Meney" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108901v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099554v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260683v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eloundou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GSCIT.2014.6970117" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166633v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_25" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083703v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2014.6850520" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard David Evans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Xiaoyu Gao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladele Owodunni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Shah" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680939v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284438v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafiarivelo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512224" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048829v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2242-122X.2024.T432" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098079v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223429" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92591-7_11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40621-3_22" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>