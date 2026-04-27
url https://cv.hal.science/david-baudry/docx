--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Baudry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy‐aware scheduling in a flexible flow shop using a hybrid constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Augmented Perception: an emerging approach toward resilient manufacturing systems involving robotic agents and digital twin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.103450. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2025.103450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based framework for temporal human action recognition and segmentation in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159, pp.111710. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (4), pp.5137-5146. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online human motion analysis in industrial context: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.107850. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Constrained eXtended Reality operated with Digital Twin in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Marie Kamdjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3356508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring human-machine collaboration in industry: a systematic literature review of digital twin and robotics interfaced with extended reality technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (5-6), pp.1917-1932. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-12291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.105655. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM data flow architecture with AR/VR technologies: Use cases in architecture, engineering and construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104054. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2021.104054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulated multi-objective model for flexible job shop transportation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311 (2), pp.899-920. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VR training scenario editor for operation in construction based on BIM 4D and domain expert authoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SASBE-06-2022-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-Based Digital Twin and XR Devices to Improve Maintenance Procedures in Smart Buildings: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6810. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data architecture and model design for Industry 4.0 components integration in cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (14), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954405420979463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERVALES: INTERactive Virtual and Augmented framework for industriaL Environment and Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101425. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2021.101425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A use case study comparing augmented reality (AR) and electronic document-based maintenance instructions considering tasks complexity and operator competency level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.999-1014. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00493-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agent des systèmes cyber-physiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-sf610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of operation and maintenance strategy for offshore wind farms based on multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1171-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin and virtual reality: a co-simulation environment for design and assessment of industrial workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.472-489. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21693277.2019.1660283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective WSN Deployment Using Genetic Algorithms Under Cost, Coverage, and Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (4), pp.2739-2768. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-017-3974-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration management framework for OEM–suppliers relationships: a trust-based conceptual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2016.1250166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spare parts remanufacturing on the operation and maintenance performance of offshore wind turbines: a multi-agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boudhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (7), pp.1531-1549. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM adoption in SMEs context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.618-627. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2016.1150706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job Shop Models for Solving Scheduling and Layout Problems Using Coloured Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMM-Daily</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 598, pp.638-642. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.598.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprocessing of Near-Field Measurement Based on Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryadh Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kornaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.539-546. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2010.2050373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NSGA-II Approach for Energy-Efficient Flexible Flow Shop Scheduling with Renewable Energy and Storage Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-assisted optimization for decision-making in lithiumion battery manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: a real-time digital twin based approach to enhance robotic perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, YANTAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Route Planning Integrating Soft Mobility: A Real-World Case Study for Student Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekia Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient flexible flow shop scheduling with renewable energy sources and energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Modélisation Informations &amp; Systèmes (MIS UR 4290) et l'Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Flexible Flow Shop Scheduling Under Time-Of-Use Rates with Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.319-324, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kristiansand, Norway. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA61579.2024.10664975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of Extended Reality Techniques to Improve Remote Collaborative Maintenance Operations: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR2023 - 23rd International Conference on Construction Applications of Virtual Reality "MANAGING THE DIGITAL TRANSFORMATION OF CONSTRUCTION INDUSTRY"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Italy, Nov 2023, Florence, Italy. pp.23-33, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0289-3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Cheikh Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinuhé Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XR Salento 2023, Sep 2023, Lecce (ITALY), Italy. pp.284-298, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin, Virtual Reality and OPCUA-based architecture for pedagogical scenarios in Manufacturing and Computer Sciences curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference on Learning Factories, CLF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reutlingen, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4457032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset and Methodology for Self-Efficacy Feeling Prediction During Industry 4.0 VR Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Bounhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Yamak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2022, Christchurch, New Zealand. pp.176-182, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sliding Window Based Approach With Majority Voting for Online Human Action Recognition using Spatial Temporal Graph Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLT 2022: 2022 7th International Conference on Machine Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rome, Italy. pp.155-163, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3529399.3529425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the influence of interaction technology on procedural learning using Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '21: 27th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Osaka Japan, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3489849.3489918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations instrumentées : étude de cas d'une situation d'apprentissage des concepts du Lean Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-SAI - Colloque Comprendre et construire les nouvelles situations d’apprentissage instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic generation of virtual reality procedural scenarios for operation in construction based on 4d building information models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Middlesbrough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR Simulation of Operating Procedure in Construction Based on BIM and Safety Ontology: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.126-141, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring-By-Doing: An Event-Based Interaction Module for Virtual Reality Scenario Authoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVR 2021: Augmented Reality, Virtual Reality, and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salento, Lecce, Italy, Prof. Lucio Tommaso De Paolis; University of Naples Federico II, Naples, Italy, Pasquale Arpaia; University of Paris-Sud, Orsay, France, Patrick Bourdot, Sep 2021, Salento (online), France. pp.519-527, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87595-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Fog-Based Architecture For Internal Logistics in Industry 4.0 Production Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InHARD - Industrial Human Action Recognition Dataset in the Context of Industrial Collaborative Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Human-Machine Systems (ICHMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHMS49158.2020.9209531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using collaborative VR technology for Lean Manufacturing Training: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simon Richir, Apr 2020, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Specification of an Integrated Measurement Model for Evaluating VR Cybersickness in Real Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2020: Virtual, Augmented and Mixed Reality. Design and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France. pp.381-396, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fog-based Logistic Application Modeling in an Industry 4.0 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 4th International Conference on Manufacturing Technologies (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Seattle, United States. pp.012026, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/842/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création de scénarios d’assemblage en réalite virtuelle dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Galway, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART GRID AND INDUSTRY 4.0 INTERACTION AS A NON-COOPERATIVE GAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Fog Computing Platform for Cyber Physical Production System Based on Docker Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Transportation Collaborative Robots Fleet Size in Flexible Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Modeling Simulation and Applied Optimization (ICMSAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Manama, Bahrain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMSAO.2019.8880315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Strategy for Energy Optimal Designs of IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajveer Singh Shekhawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kantabada, India. pp.603-610, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of Cyber physical production system using multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for data management, visualisation and supervision of Cyber-Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Manufacturing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belfast (Northern Ireland), Ireland. pp.81 - 86, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ATDE190015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA TAILLE DE FLOTTE DE ROBOTS DANS UN ATELIER FLEXIBLE: APPROCHE PAR SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xterm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Virtual Reality Decision Tool for Planning Industrial Shop Floor Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems (CMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Butala; Edvard Govekar; Rok Vrabič, Jun 2019, Ljubjana, France. pp.1295-1300, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalb Eddine Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Conception de Produits et Innovation de L'ENSAM, Jul 2018, BUDAPEST, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges Facing the Industrial Implementation of Fog Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 6th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Barcelona, Spain. pp.341-348, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud.2018.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-code enabled product traceability system: a Big Data perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Architecture Between a Digital Twin and a Virtual Reality Environment in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Manufacturing Technology XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Thorvald; Keith Case, Sep 2018, Skövde, Sweden. pp.429 - 434, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-902-7-429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas sur une maintenance complexe: comparatif entre un support tablette PDF et un support tablette en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création d'environnement interactif en réalité virtuelle et augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for big data driven product traceability system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Emmanuel de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Adoption Model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi robot path planning approach for dynamic environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trimoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine El Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée projetée dédiée aux systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimatou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la réalité augmentée et de la réalité virtuelle pour des opérations en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RA/RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI Nanterre, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISION D'UN SYSTEME DE PRODUCTION CONSTITUE DE ROBOTS COLLABORATIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">confere 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoovas - Industrial ontology for operation in virtual and augmented scene: The architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.0300-0305, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation Des Biodéchets Conditionnes : Programmation Linéaire Pour L’optimisation Des Flux De Matière Organique Hygiénisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vencent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation de la tournée des véhicules pour la collecte de biodéchets conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Transportation Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach (MOPGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MULTIPLE OBJECTIVE PROGRAMMING AND GOAL PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating execution strategies for hybrid models developed using multiple M&S methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSS '15: Proceedings of the 48th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San diago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of production in flexible manufacturing systems:petri net modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the routing flexibility of a manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of radio propagation in buildings on WSN's lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Global Summit on Computer &amp; Information Technology (GSCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GSCIT.2014.6970117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION D'UN PLAN DE MAINTENANCE BASÉ SUR LES SYSTÈMES MULTI-AGENTS POUR LES ÉOLIENNES OFFSHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING OF MAINTENANCE STRATEGY OF OFFSHORE WIND FARMS BASED MULTI-AGENT-SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">computer and industrial engineering congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Supplier Maturity Evaluation in Terms of PLM Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN's modeling for a smart building application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Energy Conference (ENERGYCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cavtat, Croatia. pp.821-827, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2014.6850520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Improving the Sharing of Manufacturing Knowledge through Micro-Blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard David Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Xiaoyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oladele Owodunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-impedance passive component modelling using S-parameter measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Fernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations CEM avec contraintes thermiques sur un microcontrôleur 8-bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Embedded EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2emc, Nov 2010, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic leakages throughout the connector shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Razafiarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Workshop on Signal Propagation on Interconnects, SPI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ruta di Camogli, Italy. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2007.4512224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture proposal of a VR operating procedure system for construction training based on BIM and QHSE rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VTT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st EuroXR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece. pp.193-197, 2024, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2242-122X.2024.T432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing complex industrial scenarios with human and autonomous agents from an immersive digital twin using authoring-by-doing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Laval Virtual 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Laval / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality maintenance demonstrator and associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. IEEE, pp.329-330, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSK-C2F: Graph Skeleton Modelization for Action Segmentation and Recognition Using a Coarse-to-Fine Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision – ECCV 2024 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15634, Springer Nature Switzerland, pp.169-185, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92591-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Industrial Maintenance (AIM): A Case Study for Evaluating and Comparing with Paper and Video Media Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Reality, Virtual Reality, and Computer Graphics. AVR 2016. Lecture Notes in Computer Science, vol 9768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.302-320, 2016, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40621-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Baudry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy‐aware scheduling in a flexible flow shop using a hybrid constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Augmented Perception: an emerging approach toward resilient manufacturing systems involving robotic agents and digital twin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.103450. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2025.103450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based framework for temporal human action recognition and segmentation in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159, pp.111710. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online human motion analysis in industrial context: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.107850. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Constrained eXtended Reality operated with Digital Twin in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Marie Kamdjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3356508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (4), pp.5137-5146. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.105655. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring human-machine collaboration in industry: a systematic literature review of digital twin and robotics interfaced with extended reality technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (5-6), pp.1917-1932. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-12291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VR training scenario editor for operation in construction based on BIM 4D and domain expert authoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SASBE-06-2022-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM data flow architecture with AR/VR technologies: Use cases in architecture, engineering and construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104054. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2021.104054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulated multi-objective model for flexible job shop transportation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311 (2), pp.899-920. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-Based Digital Twin and XR Devices to Improve Maintenance Procedures in Smart Buildings: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6810. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data architecture and model design for Industry 4.0 components integration in cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (14), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954405420979463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERVALES: INTERactive Virtual and Augmented framework for industriaL Environment and Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101425. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2021.101425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A use case study comparing augmented reality (AR) and electronic document-based maintenance instructions considering tasks complexity and operator competency level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.999-1014. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00493-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agent des systèmes cyber-physiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-sf610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin and virtual reality: a co-simulation environment for design and assessment of industrial workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.472-489. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21693277.2019.1660283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of operation and maintenance strategy for offshore wind farms based on multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1171-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration management framework for OEM–suppliers relationships: a trust-based conceptual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2016.1250166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective WSN Deployment Using Genetic Algorithms Under Cost, Coverage, and Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (4), pp.2739-2768. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-017-3974-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spare parts remanufacturing on the operation and maintenance performance of offshore wind turbines: a multi-agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boudhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (7), pp.1531-1549. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM adoption in SMEs context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.618-627. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2016.1150706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job Shop Models for Solving Scheduling and Layout Problems Using Coloured Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMM-Daily</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 598, pp.638-642. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.598.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprocessing of Near-Field Measurement Based on Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryadh Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kornaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.539-546. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2010.2050373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NSGA-II Approach for Energy-Efficient Flexible Flow Shop Scheduling with Renewable Energy and Storage Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: a real-time digital twin based approach to enhance robotic perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, YANTAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Route Planning Integrating Soft Mobility: A Real-World Case Study for Student Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekia Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Flexible Flow Shop Scheduling Under Time-Of-Use Rates with Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.319-324, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient flexible flow shop scheduling with renewable energy sources and energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Modélisation Informations &amp; Systèmes (MIS UR 4290) et l'Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kristiansand, Norway. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA61579.2024.10664975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Cheikh Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinuhé Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XR Salento 2023, Sep 2023, Lecce (ITALY), Italy. pp.284-298, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of Extended Reality Techniques to Improve Remote Collaborative Maintenance Operations: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR2023 - 23rd International Conference on Construction Applications of Virtual Reality "MANAGING THE DIGITAL TRANSFORMATION OF CONSTRUCTION INDUSTRY"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Italy, Nov 2023, Florence, Italy. pp.23-33, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0289-3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin, Virtual Reality and OPCUA-based architecture for pedagogical scenarios in Manufacturing and Computer Sciences curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference on Learning Factories, CLF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reutlingen, Germany. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4457032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset and Methodology for Self-Efficacy Feeling Prediction During Industry 4.0 VR Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Bounhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Yamak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2022, Christchurch, New Zealand. pp.176-182, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sliding Window Based Approach With Majority Voting for Online Human Action Recognition using Spatial Temporal Graph Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLT 2022: 2022 7th International Conference on Machine Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rome, Italy. pp.155-163, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3529399.3529425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations instrumentées : étude de cas d'une situation d'apprentissage des concepts du Lean Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-SAI - Colloque Comprendre et construire les nouvelles situations d’apprentissage instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the influence of interaction technology on procedural learning using Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '21: 27th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Osaka Japan, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3489849.3489918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic generation of virtual reality procedural scenarios for operation in construction based on 4d building information models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Middlesbrough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR Simulation of Operating Procedure in Construction Based on BIM and Safety Ontology: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.126-141, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring-By-Doing: An Event-Based Interaction Module for Virtual Reality Scenario Authoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVR 2021: Augmented Reality, Virtual Reality, and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salento, Lecce, Italy, Prof. Lucio Tommaso De Paolis; University of Naples Federico II, Naples, Italy, Pasquale Arpaia; University of Paris-Sud, Orsay, France, Patrick Bourdot, Sep 2021, Salento (online), France. pp.519-527, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87595-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Fog-Based Architecture For Internal Logistics in Industry 4.0 Production Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InHARD - Industrial Human Action Recognition Dataset in the Context of Industrial Collaborative Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Human-Machine Systems (ICHMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHMS49158.2020.9209531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using collaborative VR technology for Lean Manufacturing Training: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simon Richir, Apr 2020, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Specification of an Integrated Measurement Model for Evaluating VR Cybersickness in Real Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2020: Virtual, Augmented and Mixed Reality. Design and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France. pp.381-396, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fog-based Logistic Application Modeling in an Industry 4.0 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 4th International Conference on Manufacturing Technologies (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Seattle, United States. pp.012026, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/842/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of Cyber physical production system using multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création de scénarios d’assemblage en réalite virtuelle dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Galway, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART GRID AND INDUSTRY 4.0 INTERACTION AS A NON-COOPERATIVE GAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Fog Computing Platform for Cyber Physical Production System Based on Docker Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Transportation Collaborative Robots Fleet Size in Flexible Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Modeling Simulation and Applied Optimization (ICMSAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Manama, Bahrain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMSAO.2019.8880315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Strategy for Energy Optimal Designs of IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajveer Singh Shekhawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kantabada, India. pp.603-610, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for data management, visualisation and supervision of Cyber-Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Manufacturing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belfast (Northern Ireland), Ireland. pp.81 - 86, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ATDE190015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA TAILLE DE FLOTTE DE ROBOTS DANS UN ATELIER FLEXIBLE: APPROCHE PAR SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xterm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Virtual Reality Decision Tool for Planning Industrial Shop Floor Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems (CMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Butala; Edvard Govekar; Rok Vrabič, Jun 2019, Ljubjana, France. pp.1295-1300, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Architecture Between a Digital Twin and a Virtual Reality Environment in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Manufacturing Technology XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Thorvald; Keith Case, Sep 2018, Skövde, Sweden. pp.429 - 434, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-902-7-429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalb Eddine Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Conception de Produits et Innovation de L'ENSAM, Jul 2018, BUDAPEST, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges Facing the Industrial Implementation of Fog Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 6th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Barcelona, Spain. pp.341-348, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud.2018.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-code enabled product traceability system: a Big Data perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas sur une maintenance complexe: comparatif entre un support tablette PDF et un support tablette en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création d'environnement interactif en réalité virtuelle et augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for big data driven product traceability system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Emmanuel de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la réalité augmentée et de la réalité virtuelle pour des opérations en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RA/RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI Nanterre, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISION D'UN SYSTEME DE PRODUCTION CONSTITUE DE ROBOTS COLLABORATIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">confere 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi robot path planning approach for dynamic environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trimoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine El Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée projetée dédiée aux systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimatou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Adoption Model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation de la tournée des véhicules pour la collecte de biodéchets conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation Des Biodéchets Conditionnes : Programmation Linéaire Pour L’optimisation Des Flux De Matière Organique Hygiénisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vencent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoovas - Industrial ontology for operation in virtual and augmented scene: The architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.0300-0305, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Transportation Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach (MOPGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MULTIPLE OBJECTIVE PROGRAMMING AND GOAL PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of production in flexible manufacturing systems:petri net modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating execution strategies for hybrid models developed using multiple M&S methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSS '15: Proceedings of the 48th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San diago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the routing flexibility of a manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION D'UN PLAN DE MAINTENANCE BASÉ SUR LES SYSTÈMES MULTI-AGENTS POUR LES ÉOLIENNES OFFSHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of radio propagation in buildings on WSN's lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Global Summit on Computer &amp; Information Technology (GSCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GSCIT.2014.6970117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING OF MAINTENANCE STRATEGY OF OFFSHORE WIND FARMS BASED MULTI-AGENT-SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">computer and industrial engineering congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN's modeling for a smart building application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Energy Conference (ENERGYCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cavtat, Croatia. pp.821-827, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2014.6850520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Supplier Maturity Evaluation in Terms of PLM Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Improving the Sharing of Manufacturing Knowledge through Micro-Blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard David Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Xiaoyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oladele Owodunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-impedance passive component modelling using S-parameter measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Fernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations CEM avec contraintes thermiques sur un microcontrôleur 8-bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Embedded EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2emc, Nov 2010, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic leakages throughout the connector shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Razafiarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Workshop on Signal Propagation on Interconnects, SPI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ruta di Camogli, Italy. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2007.4512224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture proposal of a VR operating procedure system for construction training based on BIM and QHSE rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VTT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st EuroXR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece. pp.193-197, 2024, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2242-122X.2024.T432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing complex industrial scenarios with human and autonomous agents from an immersive digital twin using authoring-by-doing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Laval Virtual 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Laval / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality maintenance demonstrator and associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. IEEE, pp.329-330, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSK-C2F: Graph Skeleton Modelization for Action Segmentation and Recognition Using a Coarse-to-Fine Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision – ECCV 2024 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15634, Springer Nature Switzerland, pp.169-185, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92591-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Industrial Maintenance (AIM): A Case Study for Evaluating and Comparing with Paper and Video Media Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Reality, Virtual Reality, and Computer Graphics. AVR 2016. Lecture Notes in Computer Science, vol 9768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.302-320, 2016, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40621-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mhanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Benmessabih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2023.3330336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397379v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.107850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3356508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schiavi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2021.104054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03600-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-06-2022-0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03323052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coupry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Noblecourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420979463" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan His" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2021.101425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00493-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sf610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Mustafee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Andi Smart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Godsiff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1171-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacomblez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2019.1660283" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El-Hami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-3974-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1250166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahdikhah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1150706" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eloundou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.598.638" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryadh Brahimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kornaga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2050373" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Abdellaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04401180v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0289-3.03" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delalin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4457032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bounhar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Yamak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourgoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489918" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badets" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87595-4_38" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497294" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209531" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/842/1/012026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108287v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934949" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880315" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Singh Shekhawat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_56" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934976" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE190015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Trigunayat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Sghaier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2018.00056" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halftermeyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-902-7-429" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Killian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083684v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel de Sa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364340" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Benatia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099316v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trimoulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-275" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimatou Thiam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109457v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102608" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vencent Constant-Meney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099521v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Constant-Meney" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108901v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099554v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260683v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eloundou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GSCIT.2014.6970117" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166633v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_25" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083703v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2014.6850520" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard David Evans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Xiaoyu Gao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladele Owodunni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Shah" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680939v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284438v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafiarivelo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512224" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048829v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2242-122X.2024.T432" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098079v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223429" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92591-7_11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40621-3_22" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mhanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Benmessabih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397379v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.107850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3356508" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2023.3330336" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schiavi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-06-2022-0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2021.104054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03600-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03323052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coupry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Noblecourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420979463" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan His" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2021.101425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00493-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sf610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacomblez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2019.1660283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Mustafee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Andi Smart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Godsiff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1171-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1250166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El-Hami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-3974-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahdikhah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1150706" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eloundou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.598.638" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryadh Brahimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kornaga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2050373" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Abdellaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04401180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0289-3.03" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courallet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delalin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4457032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bounhar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Yamak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badets" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065625v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourgoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489918" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87595-4_38" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497294" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209531" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098145v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/842/1/012026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934976" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934949" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880315" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Singh Shekhawat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_56" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095737v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE190015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Trigunayat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-902-7-429" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Sghaier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2018.00056" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halftermeyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108283v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Killian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel de Sa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364340" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109457v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593824v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099316v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trimoulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-275" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimatou Thiam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764212v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Benatia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Constant-Meney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vencent Constant-Meney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102608" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108901v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eloundou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166633v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GSCIT.2014.6970117" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099560v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2014.6850520" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_25" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard David Evans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Xiaoyu Gao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladele Owodunni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Shah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187083v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafiarivelo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512224" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048829v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2242-122X.2024.T432" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592968v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098079v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223429" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92591-7_11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092958v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40621-3_22" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>