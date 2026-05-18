--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Baudry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy‐aware scheduling in a flexible flow shop using a hybrid constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Augmented Perception: an emerging approach toward resilient manufacturing systems involving robotic agents and digital twin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.103450. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2025.103450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based framework for temporal human action recognition and segmentation in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159, pp.111710. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online human motion analysis in industrial context: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.107850. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Constrained eXtended Reality operated with Digital Twin in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Marie Kamdjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3356508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (4), pp.5137-5146. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.105655. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring human-machine collaboration in industry: a systematic literature review of digital twin and robotics interfaced with extended reality technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (5-6), pp.1917-1932. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-12291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VR training scenario editor for operation in construction based on BIM 4D and domain expert authoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SASBE-06-2022-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM data flow architecture with AR/VR technologies: Use cases in architecture, engineering and construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104054. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2021.104054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulated multi-objective model for flexible job shop transportation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311 (2), pp.899-920. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-Based Digital Twin and XR Devices to Improve Maintenance Procedures in Smart Buildings: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6810. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data architecture and model design for Industry 4.0 components integration in cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (14), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954405420979463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERVALES: INTERactive Virtual and Augmented framework for industriaL Environment and Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101425. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2021.101425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A use case study comparing augmented reality (AR) and electronic document-based maintenance instructions considering tasks complexity and operator competency level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.999-1014. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00493-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agent des systèmes cyber-physiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-sf610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin and virtual reality: a co-simulation environment for design and assessment of industrial workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.472-489. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21693277.2019.1660283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of operation and maintenance strategy for offshore wind farms based on multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1171-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration management framework for OEM–suppliers relationships: a trust-based conceptual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2016.1250166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective WSN Deployment Using Genetic Algorithms Under Cost, Coverage, and Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (4), pp.2739-2768. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-017-3974-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spare parts remanufacturing on the operation and maintenance performance of offshore wind turbines: a multi-agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boudhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (7), pp.1531-1549. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM adoption in SMEs context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.618-627. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2016.1150706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job Shop Models for Solving Scheduling and Layout Problems Using Coloured Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMM-Daily</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 598, pp.638-642. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.598.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprocessing of Near-Field Measurement Based on Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryadh Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kornaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.539-546. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2010.2050373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NSGA-II Approach for Energy-Efficient Flexible Flow Shop Scheduling with Renewable Energy and Storage Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: a real-time digital twin based approach to enhance robotic perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, YANTAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Route Planning Integrating Soft Mobility: A Real-World Case Study for Student Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekia Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Flexible Flow Shop Scheduling Under Time-Of-Use Rates with Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.319-324, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient flexible flow shop scheduling with renewable energy sources and energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Modélisation Informations &amp; Systèmes (MIS UR 4290) et l'Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kristiansand, Norway. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA61579.2024.10664975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Cheikh Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinuhé Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XR Salento 2023, Sep 2023, Lecce (ITALY), Italy. pp.284-298, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of Extended Reality Techniques to Improve Remote Collaborative Maintenance Operations: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR2023 - 23rd International Conference on Construction Applications of Virtual Reality "MANAGING THE DIGITAL TRANSFORMATION OF CONSTRUCTION INDUSTRY"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Italy, Nov 2023, Florence, Italy. pp.23-33, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0289-3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin, Virtual Reality and OPCUA-based architecture for pedagogical scenarios in Manufacturing and Computer Sciences curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference on Learning Factories, CLF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reutlingen, Germany. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4457032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset and Methodology for Self-Efficacy Feeling Prediction During Industry 4.0 VR Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Bounhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Yamak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2022, Christchurch, New Zealand. pp.176-182, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sliding Window Based Approach With Majority Voting for Online Human Action Recognition using Spatial Temporal Graph Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLT 2022: 2022 7th International Conference on Machine Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rome, Italy. pp.155-163, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3529399.3529425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations instrumentées : étude de cas d'une situation d'apprentissage des concepts du Lean Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-SAI - Colloque Comprendre et construire les nouvelles situations d’apprentissage instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the influence of interaction technology on procedural learning using Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '21: 27th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Osaka Japan, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3489849.3489918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic generation of virtual reality procedural scenarios for operation in construction based on 4d building information models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Middlesbrough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR Simulation of Operating Procedure in Construction Based on BIM and Safety Ontology: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.126-141, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring-By-Doing: An Event-Based Interaction Module for Virtual Reality Scenario Authoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVR 2021: Augmented Reality, Virtual Reality, and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salento, Lecce, Italy, Prof. Lucio Tommaso De Paolis; University of Naples Federico II, Naples, Italy, Pasquale Arpaia; University of Paris-Sud, Orsay, France, Patrick Bourdot, Sep 2021, Salento (online), France. pp.519-527, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87595-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Fog-Based Architecture For Internal Logistics in Industry 4.0 Production Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InHARD - Industrial Human Action Recognition Dataset in the Context of Industrial Collaborative Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Human-Machine Systems (ICHMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHMS49158.2020.9209531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using collaborative VR technology for Lean Manufacturing Training: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simon Richir, Apr 2020, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Specification of an Integrated Measurement Model for Evaluating VR Cybersickness in Real Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2020: Virtual, Augmented and Mixed Reality. Design and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France. pp.381-396, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fog-based Logistic Application Modeling in an Industry 4.0 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 4th International Conference on Manufacturing Technologies (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Seattle, United States. pp.012026, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/842/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of Cyber physical production system using multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création de scénarios d’assemblage en réalite virtuelle dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Galway, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART GRID AND INDUSTRY 4.0 INTERACTION AS A NON-COOPERATIVE GAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Fog Computing Platform for Cyber Physical Production System Based on Docker Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Transportation Collaborative Robots Fleet Size in Flexible Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Modeling Simulation and Applied Optimization (ICMSAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Manama, Bahrain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMSAO.2019.8880315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Strategy for Energy Optimal Designs of IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajveer Singh Shekhawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kantabada, India. pp.603-610, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for data management, visualisation and supervision of Cyber-Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Manufacturing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belfast (Northern Ireland), Ireland. pp.81 - 86, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ATDE190015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA TAILLE DE FLOTTE DE ROBOTS DANS UN ATELIER FLEXIBLE: APPROCHE PAR SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xterm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Virtual Reality Decision Tool for Planning Industrial Shop Floor Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems (CMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Butala; Edvard Govekar; Rok Vrabič, Jun 2019, Ljubjana, France. pp.1295-1300, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Architecture Between a Digital Twin and a Virtual Reality Environment in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Manufacturing Technology XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Thorvald; Keith Case, Sep 2018, Skövde, Sweden. pp.429 - 434, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-902-7-429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalb Eddine Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Conception de Produits et Innovation de L'ENSAM, Jul 2018, BUDAPEST, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges Facing the Industrial Implementation of Fog Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 6th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Barcelona, Spain. pp.341-348, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud.2018.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-code enabled product traceability system: a Big Data perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas sur une maintenance complexe: comparatif entre un support tablette PDF et un support tablette en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création d'environnement interactif en réalité virtuelle et augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for big data driven product traceability system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Emmanuel de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la réalité augmentée et de la réalité virtuelle pour des opérations en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RA/RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI Nanterre, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISION D'UN SYSTEME DE PRODUCTION CONSTITUE DE ROBOTS COLLABORATIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">confere 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi robot path planning approach for dynamic environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trimoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine El Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée projetée dédiée aux systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimatou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Adoption Model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation de la tournée des véhicules pour la collecte de biodéchets conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation Des Biodéchets Conditionnes : Programmation Linéaire Pour L’optimisation Des Flux De Matière Organique Hygiénisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vencent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoovas - Industrial ontology for operation in virtual and augmented scene: The architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.0300-0305, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Transportation Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach (MOPGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MULTIPLE OBJECTIVE PROGRAMMING AND GOAL PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of production in flexible manufacturing systems:petri net modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating execution strategies for hybrid models developed using multiple M&S methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSS '15: Proceedings of the 48th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San diago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the routing flexibility of a manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION D'UN PLAN DE MAINTENANCE BASÉ SUR LES SYSTÈMES MULTI-AGENTS POUR LES ÉOLIENNES OFFSHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of radio propagation in buildings on WSN's lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Global Summit on Computer &amp; Information Technology (GSCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GSCIT.2014.6970117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING OF MAINTENANCE STRATEGY OF OFFSHORE WIND FARMS BASED MULTI-AGENT-SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">computer and industrial engineering congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN's modeling for a smart building application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Energy Conference (ENERGYCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cavtat, Croatia. pp.821-827, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2014.6850520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Supplier Maturity Evaluation in Terms of PLM Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Improving the Sharing of Manufacturing Knowledge through Micro-Blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard David Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Xiaoyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oladele Owodunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-impedance passive component modelling using S-parameter measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Fernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations CEM avec contraintes thermiques sur un microcontrôleur 8-bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Embedded EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2emc, Nov 2010, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic leakages throughout the connector shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Razafiarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Workshop on Signal Propagation on Interconnects, SPI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ruta di Camogli, Italy. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2007.4512224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture proposal of a VR operating procedure system for construction training based on BIM and QHSE rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VTT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st EuroXR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece. pp.193-197, 2024, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2242-122X.2024.T432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing complex industrial scenarios with human and autonomous agents from an immersive digital twin using authoring-by-doing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Laval Virtual 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Laval / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality maintenance demonstrator and associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. IEEE, pp.329-330, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSK-C2F: Graph Skeleton Modelization for Action Segmentation and Recognition Using a Coarse-to-Fine Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision – ECCV 2024 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15634, Springer Nature Switzerland, pp.169-185, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92591-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Industrial Maintenance (AIM): A Case Study for Evaluating and Comparing with Paper and Video Media Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Reality, Virtual Reality, and Computer Graphics. AVR 2016. Lecture Notes in Computer Science, vol 9768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.302-320, 2016, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40621-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Baudry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy‐aware scheduling in a flexible flow shop using a hybrid constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Augmented Perception: an emerging approach toward resilient manufacturing systems involving robotic agents and digital twin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.103450. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2025.103450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based framework for temporal human action recognition and segmentation in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159, pp.111710. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (4), pp.5137-5146. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online human motion analysis in industrial context: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.107850. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Constrained eXtended Reality operated with Digital Twin in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Marie Kamdjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3356508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring human-machine collaboration in industry: a systematic literature review of digital twin and robotics interfaced with extended reality technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (5-6), pp.1917-1932. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-12291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.105655. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Fog-Based Solution for Connected Devices in Smart Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3330336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VR training scenario editor for operation in construction based on BIM 4D and domain expert authoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SASBE-06-2022-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM data flow architecture with AR/VR technologies: Use cases in architecture, engineering and construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104054. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2021.104054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulated multi-objective model for flexible job shop transportation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311 (2), pp.899-920. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-Based Digital Twin and XR Devices to Improve Maintenance Procedures in Smart Buildings: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6810. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data architecture and model design for Industry 4.0 components integration in cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (14), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954405420979463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERVALES: INTERactive Virtual and Augmented framework for industriaL Environment and Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101425. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2021.101425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A use case study comparing augmented reality (AR) and electronic document-based maintenance instructions considering tasks complexity and operator competency level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.999-1014. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00493-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agent des systèmes cyber-physiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-sf610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin and virtual reality: a co-simulation environment for design and assessment of industrial workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.472-489. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21693277.2019.1660283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of operation and maintenance strategy for offshore wind farms based on multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1171-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration management framework for OEM–suppliers relationships: a trust-based conceptual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2016.1250166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective WSN Deployment Using Genetic Algorithms Under Cost, Coverage, and Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (4), pp.2739-2768. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-017-3974-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spare parts remanufacturing on the operation and maintenance performance of offshore wind turbines: a multi-agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boudhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (7), pp.1531-1549. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM adoption in SMEs context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.618-627. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2016.1150706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job Shop Models for Solving Scheduling and Layout Problems Using Coloured Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMM-Daily</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 598, pp.638-642. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.598.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprocessing of Near-Field Measurement Based on Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryadh Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kornaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.539-546. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2010.2050373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NSGA-II Approach for Energy-Efficient Flexible Flow Shop Scheduling with Renewable Energy and Storage Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: a real-time digital twin based approach to enhance robotic perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, YANTAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Route Planning Integrating Soft Mobility: A Real-World Case Study for Student Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekia Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Flexible Flow Shop Scheduling Under Time-Of-Use Rates with Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.319-324, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient flexible flow shop scheduling with renewable energy sources and energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Modélisation Informations &amp; Systèmes (MIS UR 4290) et l'Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Feddoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kristiansand, Norway. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA61579.2024.10664975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Cheikh Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinuhé Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XR Salento 2023, Sep 2023, Lecce (ITALY), Italy. pp.284-298, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of Extended Reality Techniques to Improve Remote Collaborative Maintenance Operations: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR2023 - 23rd International Conference on Construction Applications of Virtual Reality "MANAGING THE DIGITAL TRANSFORMATION OF CONSTRUCTION INDUSTRY"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Italy, Nov 2023, Florence, Italy. pp.23-33, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0289-3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin, Virtual Reality and OPCUA-based architecture for pedagogical scenarios in Manufacturing and Computer Sciences curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference on Learning Factories, CLF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reutlingen, Germany. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4457032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset and Methodology for Self-Efficacy Feeling Prediction During Industry 4.0 VR Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Bounhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Yamak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2022, Christchurch, New Zealand. pp.176-182, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sliding Window Based Approach With Majority Voting for Online Human Action Recognition using Spatial Temporal Graph Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLT 2022: 2022 7th International Conference on Machine Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rome, Italy. pp.155-163, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3529399.3529425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations instrumentées : étude de cas d'une situation d'apprentissage des concepts du Lean Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-SAI - Colloque Comprendre et construire les nouvelles situations d’apprentissage instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the influence of interaction technology on procedural learning using Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '21: 27th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Osaka Japan, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3489849.3489918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic generation of virtual reality procedural scenarios for operation in construction based on 4d building information models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVR 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Middlesbrough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR Simulation of Operating Procedure in Construction Based on BIM and Safety Ontology: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.126-141, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring-By-Doing: An Event-Based Interaction Module for Virtual Reality Scenario Authoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVR 2021: Augmented Reality, Virtual Reality, and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salento, Lecce, Italy, Prof. Lucio Tommaso De Paolis; University of Naples Federico II, Naples, Italy, Pasquale Arpaia; University of Paris-Sud, Orsay, France, Patrick Bourdot, Sep 2021, Salento (online), France. pp.519-527, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87595-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Fog-Based Architecture For Internal Logistics in Industry 4.0 Production Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InHARD - Industrial Human Action Recognition Dataset in the Context of Industrial Collaborative Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Human-Machine Systems (ICHMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHMS49158.2020.9209531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using collaborative VR technology for Lean Manufacturing Training: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simon Richir, Apr 2020, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Specification of an Integrated Measurement Model for Evaluating VR Cybersickness in Real Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2020: Virtual, Augmented and Mixed Reality. Design and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France. pp.381-396, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fog-based Logistic Application Modeling in an Industry 4.0 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 4th International Conference on Manufacturing Technologies (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Seattle, United States. pp.012026, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/842/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création de scénarios d’assemblage en réalite virtuelle dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan His</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Galway, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART GRID AND INDUSTRY 4.0 INTERACTION AS A NON-COOPERATIVE GAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Fog Computing Platform for Cyber Physical Production System Based on Docker Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Transportation Collaborative Robots Fleet Size in Flexible Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Modeling Simulation and Applied Optimization (ICMSAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Manama, Bahrain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMSAO.2019.8880315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Strategy for Energy Optimal Designs of IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajveer Singh Shekhawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kantabada, India. pp.603-610, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of Cyber physical production system using multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA TAILLE DE FLOTTE DE ROBOTS DANS UN ATELIER FLEXIBLE: APPROCHE PAR SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xterm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for data management, visualisation and supervision of Cyber-Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Manufacturing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belfast (Northern Ireland), Ireland. pp.81 - 86, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ATDE190015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Virtual Reality Decision Tool for Planning Industrial Shop Floor Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems (CMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Butala; Edvard Govekar; Rok Vrabič, Jun 2019, Ljubjana, France. pp.1295-1300, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalb Eddine Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Conception de Produits et Innovation de L'ENSAM, Jul 2018, BUDAPEST, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges Facing the Industrial Implementation of Fog Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 6th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Barcelona, Spain. pp.341-348, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud.2018.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-code enabled product traceability system: a Big Data perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Architecture Between a Digital Twin and a Virtual Reality Environment in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Manufacturing Technology XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Thorvald; Keith Case, Sep 2018, Skövde, Sweden. pp.429 - 434, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-902-7-429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas sur une maintenance complexe: comparatif entre un support tablette PDF et un support tablette en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de données pour la création d'environnement interactif en réalité virtuelle et augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Trigunayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for big data driven product traceability system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Emmanuel de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée projetée dédiée aux systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimatou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la réalité augmentée et de la réalité virtuelle pour des opérations en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RA/RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI Nanterre, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISION D'UN SYSTEME DE PRODUCTION CONSTITUE DE ROBOTS COLLABORATIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">confere 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi robot path planning approach for dynamic environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trimoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine El Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Adoption Model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation Des Biodéchets Conditionnes : Programmation Linéaire Pour L’optimisation Des Flux De Matière Organique Hygiénisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vencent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoovas - Industrial ontology for operation in virtual and augmented scene: The architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.0300-0305, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation de la tournée des véhicules pour la collecte de biodéchets conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Transportation Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach (MOPGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MULTIPLE OBJECTIVE PROGRAMMING AND GOAL PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of production in flexible manufacturing systems:petri net modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating execution strategies for hybrid models developed using multiple M&S methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSS '15: Proceedings of the 48th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San diago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the routing flexibility of a manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Eloundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION D'UN PLAN DE MAINTENANCE BASÉ SUR LES SYSTÈMES MULTI-AGENTS POUR LES ÉOLIENNES OFFSHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of radio propagation in buildings on WSN's lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El-Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Global Summit on Computer &amp; Information Technology (GSCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GSCIT.2014.6970117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING OF MAINTENANCE STRATEGY OF OFFSHORE WIND FARMS BASED MULTI-AGENT-SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">computer and industrial engineering congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN's modeling for a smart building application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belahcene Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak El Hami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Energy Conference (ENERGYCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cavtat, Croatia. pp.821-827, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2014.6850520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Supplier Maturity Evaluation in Terms of PLM Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Improving the Sharing of Manufacturing Knowledge through Micro-Blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard David Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Xiaoyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oladele Owodunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-impedance passive component modelling using S-parameter measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Fernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations CEM avec contraintes thermiques sur un microcontrôleur 8-bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Embedded EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2emc, Nov 2010, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic leakages throughout the connector shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Razafiarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Workshop on Signal Propagation on Interconnects, SPI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ruta di Camogli, Italy. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2007.4512224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture proposal of a VR operating procedure system for construction training based on BIM and QHSE rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VTT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st EuroXR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece. pp.193-197, 2024, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2242-122X.2024.T432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing complex industrial scenarios with human and autonomous agents from an immersive digital twin using authoring-by-doing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Courallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Laval Virtual 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Laval / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality maintenance demonstrator and associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. IEEE, pp.329-330, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSK-C2F: Graph Skeleton Modelization for Action Segmentation and Recognition Using a Coarse-to-Fine Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benmessabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision – ECCV 2024 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15634, Springer Nature Switzerland, pp.169-185, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92591-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Industrial Maintenance (AIM): A Case Study for Evaluating and Comparing with Paper and Video Media Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Reality, Virtual Reality, and Computer Graphics. AVR 2016. Lecture Notes in Computer Science, vol 9768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.302-320, 2016, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40621-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mhanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Benmessabih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397379v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.107850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3356508" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2023.3330336" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schiavi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-06-2022-0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2021.104054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03600-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03323052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coupry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Noblecourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420979463" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan His" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2021.101425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00493-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sf610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacomblez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2019.1660283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Mustafee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Andi Smart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Godsiff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1171-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1250166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El-Hami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-3974-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahdikhah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1150706" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eloundou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.598.638" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryadh Brahimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kornaga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2050373" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Abdellaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04401180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0289-3.03" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courallet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delalin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4457032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bounhar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Yamak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badets" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065625v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourgoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489918" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87595-4_38" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497294" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209531" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098145v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/842/1/012026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934976" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934949" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880315" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Singh Shekhawat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_56" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095737v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE190015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Trigunayat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-902-7-429" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Sghaier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2018.00056" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halftermeyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108283v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Killian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel de Sa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364340" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109457v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593824v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099316v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trimoulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-275" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimatou Thiam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764212v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Benatia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Constant-Meney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vencent Constant-Meney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102608" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108901v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eloundou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166633v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GSCIT.2014.6970117" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099560v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2014.6850520" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_25" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard David Evans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Xiaoyu Gao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladele Owodunni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Shah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187083v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafiarivelo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512224" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048829v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2242-122X.2024.T432" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592968v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098079v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223429" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92591-7_11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092958v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40621-3_22" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mhanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Benmessabih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2023.3330336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397379v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.107850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3356508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schiavi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-06-2022-0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2021.104054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03600-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03323052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coupry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Noblecourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420979463" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan His" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2021.101425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00493-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sf610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacomblez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2019.1660283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Mustafee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Andi Smart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Godsiff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1171-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1250166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El-Hami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-3974-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahdikhah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1150706" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eloundou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.598.638" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryadh Brahimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kornaga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2050373" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Abdellaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04401180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0289-3.03" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courallet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delalin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4457032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bounhar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Yamak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badets" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065625v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourgoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489918" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87595-4_38" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497294" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209531" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_25" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098145v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/842/1/012026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934949" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880315" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083641v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Singh Shekhawat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_56" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934976" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098391v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE190015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Trigunayat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Sghaier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2018.00056" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103567v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halftermeyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095779v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-902-7-429" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108283v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Killian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel de Sa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364340" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108086v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimatou Thiam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593824v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099316v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trimoulet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-275" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764212v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Benatia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vencent Constant-Meney" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102608" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Constant-Meney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108901v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eloundou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166633v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GSCIT.2014.6970117" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099560v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2014.6850520" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_25" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard David Evans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Xiaoyu Gao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladele Owodunni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Shah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187083v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafiarivelo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512224" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048829v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2242-122X.2024.T432" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592968v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098079v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223429" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92591-7_11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092958v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40621-3_22" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>