--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1162,267 +1162,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport MesoNET - GT GES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+                <w:t xml:space="preserve">Plan de gestion de données du projet MEMENTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Berthoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Benaben</w:t>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Guerin</w:t>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Leoni</w:t>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GENCI. 2024</w:t>
+              <w:t xml:space="preserve">INRAE; UCA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728710v2</w:t>
+                <w:t xml:space="preserve">hal-04707847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données du projet MEMENTO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport MesoNET - GT GES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GENCI. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04707847v1</w:t>
+                <w:t xml:space="preserve">hal-04728710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2141,51 +2141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655538v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobim Twenty-Five Organizing Committee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valcke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728710v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biscarat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cordier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biscarat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cordier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655538v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobim Twenty-Five Organizing Committee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valcke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728710v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biscarat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cordier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biscarat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cordier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>