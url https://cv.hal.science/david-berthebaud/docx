--- v0 (2026-03-21)
+++ v1 (2026-04-20)
@@ -636,831 +636,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing very high temperature thermoelectric performance of Yb4Sb3 through dual- substitutions: a combined experimental and theoretical study</w:t>
+                <w:t xml:space="preserve">Enhancement of Thermoelectric Performance through Transport Properties Decorrelation in the Quaternary Pseudo-Hollandite Chalcogenide Rb0.2Ba0.4Cr5Se8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pelletier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takao Mori</w:t>
+                <w:t xml:space="preserve">Sylvie Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (3), pp.1217. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (36), pp.16655-16666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ma00903c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c01867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384074v1</w:t>
+                <w:t xml:space="preserve">hal-04693028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Thermoelectric Performance through Transport Properties Decorrelation in the Quaternary Pseudo-Hollandite Chalcogenide Rb0.2Ba0.4Cr5Se8</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Silver and Copper Doping on Antimony Sulfide Thin Films Obtained by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pérez</w:t>
+                <w:t xml:space="preserve">Clement Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bourgès</w:t>
+                <w:t xml:space="preserve">Christopher Hassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Uchikoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c01867⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (42), pp.18093-18101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.4C04781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693028v1</w:t>
+                <w:t xml:space="preserve">hal-04764402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Silver and Copper Doping on Antimony Sulfide Thin Films Obtained by Electrophoretic Deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Hassam</w:t>
+                <w:t xml:space="preserve">Advancing very high temperature thermoelectric performance of Yb4Sb3 through dual- substitutions: a combined experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tohru Suzuki</w:t>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuo Uchikoshi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Thimont</w:t>
+                <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (42), pp.18093-18101. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.4C04781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00903c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764402v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mn Single and Co-Doping in Thermoelectric CoSb 3 -Skutterudite: A Way Toward a Beneficial Composite Effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced NH3 Sensing Performance of Mo Cluster-MoS2 Nanocomposite Thin Films via the Sulfurization of Mo6 Cluster Iodides Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhao Zhang</w:t>
+                <w:t xml:space="preserve">Meiqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krushna Kumari Raut</w:t>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuka Owada</w:t>
+                <w:t xml:space="preserve">Yuji Masubuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoyuki Kawamoto</w:t>
+                <w:t xml:space="preserve">Toshihiro Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01725⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13030478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299428v1</w:t>
+                <w:t xml:space="preserve">hal-03957690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced High-Temperature Thermoelectric Performance of Yb 4 Sb 3 via Ce/Bi Co-doping and Metallic Contact Deposition for Device Integration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoshitaka Matsushita</w:t>
+                <w:t xml:space="preserve">Investigation of Mn Single and Co-Doping in Thermoelectric CoSb 3 -Skutterudite: A Way Toward a Beneficial Composite Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araseli Cortez</w:t>
+                <w:t xml:space="preserve">Wenhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabah Bux</w:t>
+                <w:t xml:space="preserve">Krushna Kumari Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuka Owada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoyuki Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6 (19), pp.10088-10097. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01693⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 6 (18), pp.9646-9656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299395v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced NH3 Sensing Performance of Mo Cluster-MoS2 Nanocomposite Thin Films via the Sulfurization of Mo6 Cluster Iodides Precursor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">Enhanced High-Temperature Thermoelectric Performance of Yb 4 Sb 3 via Ce/Bi Co-doping and Metallic Contact Deposition for Device Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Masubuchi</w:t>
+                <w:t xml:space="preserve">Yoshitaka Matsushita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihiro Shimada</w:t>
+                <w:t xml:space="preserve">Araseli Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+                <w:t xml:space="preserve">Sabah Bux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.478. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (19), pp.10088-10097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano13030478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957690v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Thermoelectric Performance and Mechanical Property in Layered Chalcostibite CuSb&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;Pb&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1704,805 +1704,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnium Oxide Nanostructured Thin Films: Electrophoretic Deposition Process and DUV Photolithography Patterning</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of zeolite bulk body containing mesopores and macropores using starch as pore-forming agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Proust</w:t>
+                <w:t xml:space="preserve">Masako Uematsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Kirscher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+                <w:t xml:space="preserve">Kento Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Obringer</w:t>
+                <w:t xml:space="preserve">Sadaki Samitsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kento Ishii</w:t>
+                <w:t xml:space="preserve">Izumi Ichinose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12142334⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773329v1</w:t>
+                <w:t xml:space="preserve">hal-03689132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Thermoelectric Properties via Texturation Using a Magnetic Slip Casting Process-The Illustrative Case of CrSi2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takanobu Hiroto</w:t>
+                <w:t xml:space="preserve">Hafnium Oxide Nanostructured Thin Films: Electrophoretic Deposition Process and DUV Photolithography Patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kirscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Obringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kento Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03608⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (14), pp.2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12142334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553181v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of zeolite bulk body containing mesopores and macropores using starch as pore-forming agent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Izumi Ichinose</w:t>
+                <w:t xml:space="preserve">Improvement of Thermoelectric Properties via Texturation Using a Magnetic Slip Casting Process-The Illustrative Case of CrSi2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Ohashi</w:t>
+                <w:t xml:space="preserve">Takanobu Hiroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.1143-1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689132v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesioreduction synthesis of silicides: the structure-properties relationship</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+                <w:t xml:space="preserve">Electronic Configurations of 3d Transition-Metal Compounds Using Local Structure and Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Mori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (40), pp.7373-7381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204413v1</w:t>
+                <w:t xml:space="preserve">hal-03816512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Configurations of 3d Transition-Metal Compounds Using Local Structure and Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenhao Zhang</w:t>
+                <w:t xml:space="preserve">Shape-Stabilized Phase Change Materials: Performance of Simple Physical Blending Synthesis and the Potential of Coconut Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rifqi Muchtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.104974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816512v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Stabilized Phase Change Materials: Performance of Simple Physical Blending Synthesis and the Potential of Coconut Based Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesioreduction synthesis of silicides: the structure-properties relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Rifqi Muchtar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takao Mori</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.E469-E469</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689127v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile Synthesis and Characterization of Molybdenum Carbides/Carbon Nanocomposites by Laser Pyrolysis</w:t>
               </w:r>
@@ -2616,740 +2616,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03755521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Evaluation of Low-Cost CrSi2 Thermoelectric Legs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sb − 5 s lone pair dynamics and collinear magnetic ordering in Ba 2 FeSb Se 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Jood</w:t>
+                <w:t xml:space="preserve">Stefan Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michihiro Ohta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takao Mori</w:t>
+                <w:t xml:space="preserve">Michael W Gaultois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nami Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Surta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11091140⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.054115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.054115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357717v1</w:t>
+                <w:t xml:space="preserve">hal-03357722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Thermoelectric Coefficients of the Co 9 S 8 Metal: A Comparison with the Spin Polarized CoS 2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust, Transparent Hybrid Thin Films of Phase-Change Material Sb 2 S 3 Prepared by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pralong</w:t>
+                <w:t xml:space="preserve">Christopher L Hassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan T.K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Ariga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11601⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (9), pp.9891-9901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c01899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451768v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study and evaluation of thermoelectric properties of single-phase isocubanite (CuFe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) synthesized &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; an ultra-fast efficient microwave radiation technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raymond Frésard</w:t>
+                <w:t xml:space="preserve">Fabrication and Evaluation of Low-Cost CrSi2 Thermoelectric Legs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Matsushita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Jood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michihiro Ohta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11091140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1se01007g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03854027v1</w:t>
+                <w:t xml:space="preserve">hal-03357717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust, Transparent Hybrid Thin Films of Phase-Change Material Sb 2 S 3 Prepared by Electrophoretic Deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ngan T.K. Nguyen</w:t>
+                <w:t xml:space="preserve">Structural study and evaluation of thermoelectric properties of single-phase isocubanite (CuFe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) synthesized &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; an ultra-fast efficient microwave radiation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katsuhiko Ariga</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Eyert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c01899⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (22), pp.5804-5813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1se01007g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357719v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb − 5 s lone pair dynamics and collinear magnetic ordering in Ba 2 FeSb Se 5</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport and Thermoelectric Coefficients of the Co 9 S 8 Metal: A Comparison with the Spin Polarized CoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nami Matsubara</w:t>
+                <w:t xml:space="preserve">Sylvie Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Surta</w:t>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Damay</w:t>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (5), pp.054115. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, D. D. Sarma Festschrift, 125 (9), pp.5386-5391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.054115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357722v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable photo-induced electronic property of octahedral metal clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noée Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mesguich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3560,51 +3560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesostructure - thermoelectric properties relationships in VxMn1-xSi1.74 (x=0, 0.04) higher manganese silicides prepared by magnesiothermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,51 +3612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 816, pp.152577. </w:t>
@@ -3841,51 +3841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of transition (Y, Zr, Hf, V, Nb, Mo, and Ru) and rare-earth (La and Pr) elements as potential effective dopants for thermoelectric GeTe – an experimental and theoretical appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,51 +3962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Stoichiometry and Aging at Operating Temperature on Thermoelectric Higher Manganese Silicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sauerschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128 (4), pp.181-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4239,51 +4239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (3), pp.643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 819, pp.152999. </w:t>
@@ -4451,77 +4451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn-Al Layered Double Hydroxide Film Functionalized by a Luminescent Octahedral Molybdenum Cluster: Ultraviolet-Visible Photoconductivity Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noee Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,1228 +4579,1228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and high temperature X-ray diffraction study of thermoelectric chimney-ladder FeGeγ (γ ≈ 1.52)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Synthesis Route for Complex Borides; Rapid Synthesis of Thermoelectric Yttrium Aluminoboride via Liquid-Phase Assisted Reactive Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung-Won Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Tonquesse</w:t>
+                <w:t xml:space="preserve">Kunio Yubuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hassam</w:t>
+                <w:t xml:space="preserve">Akira Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Michiue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Toetsu Shishido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 846, pp.155696. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65818-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932004v1</w:t>
+                <w:t xml:space="preserve">hal-02991416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and thermoelectric performance of doped higher manganese silicide materials solidified by RGS (ribbon growth on substrate) synthesis</w:t>
+                <w:t xml:space="preserve">Crystal structure and high temperature X-ray diffraction study of thermoelectric chimney-ladder FeGeγ (γ ≈ 1.52)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Pichon</w:t>
+                <w:t xml:space="preserve">S. Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Berneron</w:t>
+                <w:t xml:space="preserve">C. Hassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Levinsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Graeme Blake</w:t>
+                <w:t xml:space="preserve">Y. Michiue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Matsushita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 832, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154602⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 846, pp.155696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006602v1</w:t>
+                <w:t xml:space="preserve">hal-02932004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Synthesis Route for Complex Borides; Rapid Synthesis of Thermoelectric Yttrium Aluminoboride via Liquid-Phase Assisted Reactive Spark Plasma Sintering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Berthebaud</w:t>
+                <w:t xml:space="preserve">Stability and thermoelectric performance of doped higher manganese silicide materials solidified by RGS (ribbon growth on substrate) synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunio Yubuta</w:t>
+                <w:t xml:space="preserve">Joshua Levinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Yoshikawa</w:t>
+                <w:t xml:space="preserve">Arjan Burema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toetsu Shishido</w:t>
+                <w:t xml:space="preserve">Graeme Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 832, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65818-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991416v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties, metal-insulator transition, and magnetism: Revisiting the Ni1-xCuxS2 system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesioreduction Synthesis of Co-Doped beta-FeSi2: Mechanism, Microstructure, and Improved Thermoelectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Maignan</w:t>
+                <w:t xml:space="preserve">Zelia Verastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzy Daou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tristan Barbier</w:t>
+                <w:t xml:space="preserve">Helene Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quansheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.115401⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (12), pp.8525-8534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039678v1</w:t>
+                <w:t xml:space="preserve">hal-02470142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesioreduction Synthesis of Co-Doped beta-FeSi2: Mechanism, Microstructure, and Improved Thermoelectric Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+                <w:t xml:space="preserve">Synthesis, extended and local crystal structure, and thermoelectric properties of Fe1-xRexGa3 solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Likhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zelia Verastegui</w:t>
+                <w:t xml:space="preserve">V.O. Zhupanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Huynh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quansheng Guo</w:t>
+                <w:t xml:space="preserve">V.Y. Verchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Gippius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zhurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 804, pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470142v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, extended and local crystal structure, and thermoelectric properties of Fe1-xRexGa3 solid solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoelectric properties, metal-insulator transition, and magnetism: Revisiting the Ni1-xCuxS2 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Gippius</w:t>
+                <w:t xml:space="preserve">Antoine Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Zhurenko</w:t>
+                <w:t xml:space="preserve">Ramzy Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.07.033⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.115401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.115401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02278522v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, electronic structure and physical properties of polycrystalline Ba(2)FePnSe(5) (Pn = Sb, Bi)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Band Structure Engineering and Enhanced Thermoelectric Transport Properties in Pb-Doped BiCuOS Oxysulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Labegorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perez</w:t>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Gamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.09.060⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174424v1</w:t>
+                <w:t xml:space="preserve">hal-02174385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetothermopower and giant magnetoresistance in the spin-glass CuCrTiS4 thiospinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (6), pp.063905. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5036828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Band Structure Engineering and Enhanced Thermoelectric Transport Properties in Pb-Doped BiCuOS Oxysulfide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
+                <w:t xml:space="preserve">Synthesis, electronic structure and physical properties of polycrystalline Ba(2)FePnSe(5) (Pn = Sb, Bi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Gamon</w:t>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barboux</w:t>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (3), pp.1085-1094. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.202-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.09.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174385v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled dielectric permittivity and magnetic susceptibility in the insulating antiferromagnet Ba2FeSbSe5</w:t>
               </w:r>
@@ -6178,468 +6178,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and thermoelectric properties of n-type isocubanite CuFe2S3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Barbier</w:t>
+                <w:t xml:space="preserve">Ultra-low thermal conductivity of Tl0.98In5Se8 and structure of the new complex chalcogenide Tl0.98In13.12Se16.7Te2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6qi00510a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 250, pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175386v1</w:t>
+                <w:t xml:space="preserve">hal-02175393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low thermal conductivity of Tl0.98In5Se8 and structure of the new complex chalcogenide Tl0.98In13.12Se16.7Te2.3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Substitution of indium for chromium in TlIn5-xCrxSe8 crystal structure of TlIn4.811(5)Cr0.189(5)Se8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.500-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989017003292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175393v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of indium for chromium in TlIn5-xCrxSe8 crystal structure of TlIn4.811(5)Cr0.189(5)Se8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Lefevre</w:t>
+                <w:t xml:space="preserve">Structural and thermoelectric properties of n-type isocubanite CuFe2S3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73, pp.500-+. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.424-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2056989017003292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6qi00510a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175422v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered tellurides: stacking faults induce low thermal conductivity in the new In 2 Ge 2 Te 6 and thermoelectric properties of related compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6690,77 +6690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of superconductivity and resistivity anomaly in Rh17S15 by cobalt substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzy Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (7), pp.075604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6794,103 +6794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear, Hypervalent Se-3(4-) Units and Unprecedented Cu4Se9 Building Blocks in the Copper(I) Selenide Ba4Cu8Se13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (15), pp.9209-9218. </w:t>
@@ -6922,213 +6922,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and thermoelectric properties of the ternary pseudo-hollandite BaXCr5Se8 (0.5 andlt; x andlt; 0.55) solid solution</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of the chalcopyrite Cu1-xMxFeS2-y series (M = Mn, Co, Ni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bux</w:t>
+                <w:t xml:space="preserve">M.Yu. Mychinko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hébert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt02166b⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (60), pp.55117-55124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra10046e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184745v1</w:t>
+                <w:t xml:space="preserve">hal-02184748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BiCu1−xOS oxysulfide Copper deficiency and electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,191 +7172,187 @@
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of the chalcopyrite Cu1-xMxFeS2-y series (M = Mn, Co, Ni)</w:t>
+                <w:t xml:space="preserve">Magnetic and thermoelectric properties of the ternary pseudo-hollandite BaXCr5Se8 (0.5 andlt; x andlt; 0.55) solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Yu. Mychinko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O.I. Lebedev</w:t>
+                <w:t xml:space="preserve">S. Bux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mori</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (60), pp.55117-55124. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (30), pp.12119-12126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra10046e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6dt02166b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184748v1</w:t>
+                <w:t xml:space="preserve">hal-02184745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structures of the four new quaternary copper(I)-selenides A0.5CuZrSe3 and ACuYSe3(A=Sr, Ba)</w:t>
               </w:r>
@@ -7472,51 +7472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for new thermoelectric materials Some examples among oxides, sulfides and selenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,51 +7606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal growth, electronic structure, and properties of Ni-substituted FeGa3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Likhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Yu. Verchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Bykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Tsirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Gippius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Materials Discovery Through Crystal Growth, 236, pp.166-172. </w:t>
@@ -7892,788 +7892,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructural and Microstructural Ordering and Thermoelectric Property Tuning in Misfit Layered Sulfide [(LaS) x ] 1.14 NbS 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal and electronic structures of two new iron selenides Ba&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt;Fe&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;Se&amp;lt;inf&amp;gt;10&amp;lt;/inf&amp;gt; and BaFe&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;Se&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jood</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Berthebaud</w:t>
+                <w:t xml:space="preserve">J. Tobola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.293-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03365⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184133v1</w:t>
+                <w:t xml:space="preserve">hal-02184153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of n-type cobalt doped chalcopyrite Cu1−xCoxFeS2 and p-type eskebornite CuFeSe2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and thermoelectric properties in the 2D Ti&amp;lt;inf&amp;gt;1 - x&amp;lt;/inf&amp;gt;Nb&amp;lt;inf&amp;gt;x&amp;lt;/inf&amp;gt;S&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; trichalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R.N. Misse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.I. Lebedev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Maignan</w:t>
+                <w:t xml:space="preserve">E. Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materiomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmat.2015.03.007⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.2514-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma8052514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184121v1</w:t>
+                <w:t xml:space="preserve">hal-02184104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetodielectric Effect in Crystals of the Noncentrosymmetric CaOFeS at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (13), pp.6560-6565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal section of the ternary phase diagram U–Fe–Ge at 900 °C and its new intermetallic phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lignie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. El Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 639, pp.224--234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.03.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and thermoelectric properties in the 2D Ti&amp;lt;inf&amp;gt;1 - x&amp;lt;/inf&amp;gt;Nb&amp;lt;inf&amp;gt;x&amp;lt;/inf&amp;gt;S&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; trichalcogenides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.R.N. Misse</w:t>
+                <w:t xml:space="preserve">Nanostructural and Microstructural Ordering and Thermoelectric Property Tuning in Misfit Layered Sulfide [(LaS) x ] 1.14 NbS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ohta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma8052514⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (22), pp.7719-7728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184104v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and electronic structures of two new iron selenides Ba&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt;Fe&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;Se&amp;lt;inf&amp;gt;10&amp;lt;/inf&amp;gt; and BaFe&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;Se&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt;</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of n-type cobalt doped chalcopyrite Cu1−xCoxFeS2 and p-type eskebornite CuFeSe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Pelloquin</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materiomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmat.2015.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.07.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02184153v1</w:t>
+                <w:t xml:space="preserve">hal-02184121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solid solution series Tl(V1-xCrx)5Se8 Crystal structure, magnetic and thermoelectric properties</w:t>
               </w:r>
@@ -8962,51 +8962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (20), pp.7110-7118. </w:t>
@@ -9038,290 +9038,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic and transport properties of 2D structured perovskite oxychalcogenides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZrSe 3 -Type Variant of TiS 3 : Structure and Thermoelectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Misse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2014.08.001⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (19), pp.5585-5591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm502069n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264205v1</w:t>
+                <w:t xml:space="preserve">hal-02264025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZrSe 3 -Type Variant of TiS 3 : Structure and Thermoelectric Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, magnetic and transport properties of 2D structured perovskite oxychalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2014.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm502069n⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264025v1</w:t>
+                <w:t xml:space="preserve">hal-02264205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel ternary uranium-based intermetallic U34Fe4−xGe33: Structure and physical properties</w:t>
               </w:r>
@@ -9359,51 +9359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Waerenborgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 606, pp.154-163. </w:t>
@@ -9479,64 +9479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.R.S. Preethi Meher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 211, pp.184-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9595,51 +9595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electron, phonon and crystal stability versus thermoelectric properties in Mg2X(x=SI,Sn) compounds and their alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tobola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wiendlocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10021,51 +10021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable optical absorption on &amp;quot;ZnxTixO4-3yN2y&amp;quot; nanosized spinel powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allegret-Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10339,250 +10339,250 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Thermoelectric Transition Metal Silicides Towards Module Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermoelectric Micro/Nano Generators 2 – Challenges and Prospects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermoelectric Micro/Nano Generators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.213-228, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394256389.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771650v1</w:t>
+                <w:t xml:space="preserve">hal-04434579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Thermoelectric Transition Metal Silicides Towards Module Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Pasturel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hiroyuki Akinaga, Atsuko Kosuga, Takao Mori, Gustavo Ardila. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermoelectric Micro/Nano Generators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermoelectric Micro/Nano Generators 2 – Challenges and Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley - ISTE Group, 2023, 9781394256372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394256389.ch8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04434579v1</w:t>
+                <w:t xml:space="preserve">hal-04771650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10716,444 +10716,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of ternary compounds from the U-Fe-Si system</w:t>
+                <w:t xml:space="preserve">Crystal structure and electronic properties of the new compounds, U6Fe16Si7 and its interstitial carbide U6Fe16Si7C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Goncalves</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.10.176⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419261v1</w:t>
+                <w:t xml:space="preserve">hal-00419228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and electronic properties of the new compounds, U6Fe16Si7 and its interstitial carbide U6Fe16Si7C.</w:t>
+                <w:t xml:space="preserve">Novel Intermetallic Compound UFe5Si3: A New Room-Temperature Magnet with an Original Atomic Arrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm070943w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419228v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Intermetallic Compound UFe5Si3: A New Room-Temperature Magnet with an Original Atomic Arrangement</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of ternary compounds from the U-Fe-Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm070943w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.10.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419247v1</w:t>
+                <w:t xml:space="preserve">hal-00419261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal section at 900°C of the Ce-Fe-Si ternary system</w:t>
               </w:r>
@@ -11430,51 +11430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhen Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Tsuchiya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pawula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hamitouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Abbassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bajan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27660400.2025.2545174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mortagne-Coderch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Galod&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120466" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107936" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00903c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04764402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebastard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hassam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Suzuki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Uchikoshi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.4C04781" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Kumari Raut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Owada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Kawamoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01725" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsushita" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araseli Cortez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiqi Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Masubuchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Shimada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030478" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojkumar Moorthy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Parasuraman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Perumal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02888" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gascoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02590" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirscher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Obringer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Ishii" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142334" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Hiroto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03689132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Uematsu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaki Samitsu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Ichinose" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ohashi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103626" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04204413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03689127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifqi Muchtar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03755521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Caroff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitalinani Badaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanomanufacturing2030009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Jood" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihiro Ohta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11091140" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Eyert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fr&#233;sard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se01007g" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Hassam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c01899" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Gaultois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Matsubara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Surta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Damay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.054115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2021.100079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112852" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152577" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sauerschnig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Minard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc04393a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Monier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta06710e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung-Won Son" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.19216" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030643" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guelou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152999" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10487" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Tonquesse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michiue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155696" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berneron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levinsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Burema" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Blake" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154602" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Yubuta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshikawa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toetsu Shishido" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65818-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039678v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115401" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Verastegui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01426" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Likhanov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Zhupanov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Verchenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Gippius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Zhurenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.07.033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5S1B2P9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.09.060" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174427v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036828" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Labegorre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Gamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04989" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174429v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gascoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024618" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.12.026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Kang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Chasapis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04123" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fresard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00510a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lefevre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.03.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175422v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989017003292" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766073v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta04810f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa5210" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175404v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01224" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184745v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;bert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02166b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184730v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.02.033" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1ZWL1XG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184748v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Mychinko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra10046e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prakash" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bobev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.06.023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184733v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/1/013001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Yu. Verchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bykov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tsirlin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.08.028" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8VQK7Z5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Skomedal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holmgren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Middleton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Eremin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Isachenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.068" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH9KL6B1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184133v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jood" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03365" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184121v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2015.03.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacotte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00879" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231167v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Henriques" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lignie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.03.145" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184104v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R.N. Misse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8052514" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobola" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.07.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6KFMT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184157v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nunna" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc01766a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184124v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Nhi Truong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kleinke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3854-x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184167v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02933" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264205v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2014.08.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDM3Q6WR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Misse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502069n" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henriques" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Waerenborgh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.189" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K052B1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264209v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.S. Preethi Meher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.12.024" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH185PFL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273661v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wiendlocha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwolenski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604713400055" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069724v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Lopes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Waerenborgh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.11.162" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NRPL0L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824230v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.J. Pereira" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. C. Branco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.12.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QP6H0F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegret-Maret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0716334" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQCM6PST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696490v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04771650v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434579v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256389.ch8" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2007.11.007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5T2QLZR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419261v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goncalves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.176" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCWMB4T5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419228v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.07.030" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9KJQC4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419247v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070943w" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TSFDNJCM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419264v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.169" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLCZDGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhen Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Tsuchiya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pawula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hamitouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Abbassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bajan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27660400.2025.2545174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mortagne-Coderch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Galod&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120466" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107936" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01867" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04764402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebastard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hassam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Suzuki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Uchikoshi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.4C04781" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00903c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiqi Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Masubuchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Shimada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030478" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Kumari Raut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Owada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Kawamoto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsushita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araseli Cortez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01693" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojkumar Moorthy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Parasuraman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Perumal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02888" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gascoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02590" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03689132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Uematsu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Ishii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaki Samitsu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Ichinose" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ohashi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103626" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Obringer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142334" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Hiroto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03689127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifqi Muchtar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04204413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03755521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Caroff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitalinani Badaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanomanufacturing2030009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Gaultois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Matsubara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Surta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Damay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.054115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Hassam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c01899" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357717v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Jood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihiro Ohta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11091140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Eyert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fr&#233;sard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se01007g" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11601" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2021.100079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112852" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152577" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sauerschnig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Minard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc04393a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Monier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta06710e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung-Won Son" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.19216" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030643" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guelou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152999" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10487" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Yubuta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshikawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toetsu Shishido" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65818-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Tonquesse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michiue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155696" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berneron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levinsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Burema" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Blake" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154602" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470142v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Verastegui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01426" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Likhanov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Zhupanov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Verchenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Gippius" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Zhurenko" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.07.033" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5S1B2P9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115401" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Labegorre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Gamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04989" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036828" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.09.060" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174429v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gascoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024618" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.12.026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Kang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Chasapis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04123" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175393v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lefevre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.03.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175422v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989017003292" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fresard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00510a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766073v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta04810f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa5210" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175404v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01224" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184748v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Mychinko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mori" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra10046e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.02.033" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1ZWL1XG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;bert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02166b" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prakash" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bobev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.06.023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184733v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/1/013001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Yu. Verchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bykov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tsirlin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.08.028" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8VQK7Z5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Skomedal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holmgren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Middleton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Eremin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Isachenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.068" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH9KL6B1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.07.027" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6KFMT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R.N. Misse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8052514" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184139v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacotte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00879" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231167v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Henriques" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lignie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.03.145" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jood" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03365" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2015.03.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184157v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nunna" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc01766a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184124v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Nhi Truong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kleinke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3854-x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184167v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02933" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Misse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502069n" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2014.08.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDM3Q6WR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henriques" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Waerenborgh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.189" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K052B1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264209v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.S. Preethi Meher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.12.024" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH185PFL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273661v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wiendlocha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwolenski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604713400055" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069724v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Lopes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Waerenborgh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.11.162" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NRPL0L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824230v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.J. Pereira" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. C. Branco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.12.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QP6H0F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegret-Maret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0716334" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQCM6PST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696490v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434579v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256389.ch8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04771650v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2007.11.007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5T2QLZR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419228v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.07.030" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9KJQC4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419247v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goncalves" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070943w" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TSFDNJCM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419261v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.176" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCWMB4T5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419264v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.169" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLCZDGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>