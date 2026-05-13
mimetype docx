--- v1 (2026-04-20)
+++ v2 (2026-05-13)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing thermoelectric efficiency of GeTe through process improvement via active learning assisted by Bayesian optimisation</w:t>
+                <w:t xml:space="preserve">Elaboration of p-type Ge doped MnSi$_y$ (1.73 &lt; y &lt; 1.77) thermoelectric legs with complex shapes by binder jetting additive manufacturing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pawula</w:t>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Hamitouche</w:t>
+                <w:t xml:space="preserve">Alexia Mortagne-Coderch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Abbassi</w:t>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bajan</w:t>
+                <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bourgès</w:t>
+                <w:t xml:space="preserve">Amélie Galodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.2545174. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.120466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27660400.2025.2545174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294128v1</w:t>
+                <w:t xml:space="preserve">hal-04760835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of p-type Ge doped MnSi$_y$ (1.73 &lt; y &lt; 1.77) thermoelectric legs with complex shapes by binder jetting additive manufacturing technique</w:t>
+                <w:t xml:space="preserve">Enhancing thermoelectric efficiency of GeTe through process improvement via active learning assisted by Bayesian optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Thimont</w:t>
+                <w:t xml:space="preserve">Florent Pawula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Mortagne-Coderch</w:t>
+                <w:t xml:space="preserve">Mathias Hamitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+                <w:t xml:space="preserve">Linda Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Duployer</w:t>
+                <w:t xml:space="preserve">Agathe Bajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Galodé</w:t>
+                <w:t xml:space="preserve">Cédric Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 282, pp.120466. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.2545174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27660400.2025.2545174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760835v1</w:t>
+                <w:t xml:space="preserve">hal-05294128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Study of the Bonding Properties of R4Sb3 Compounds</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (36), pp.16655-16666. </w:t>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tohru Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Uchikoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (42), pp.18093-18101. </w:t>
@@ -1038,1125 +1038,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced NH3 Sensing Performance of Mo Cluster-MoS2 Nanocomposite Thin Films via the Sulfurization of Mo6 Cluster Iodides Precursor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Crystal and Electronic Structure, and Thermal Conductivity Investigation of the Hollandite-like CsxCr5Te8 Phases (0.73 &amp;lt; x &amp;lt; 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiqi Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+                <w:t xml:space="preserve">Franck Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13030478⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (41), pp.16905-16912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957690v1</w:t>
+                <w:t xml:space="preserve">hal-04258615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Mn Single and Co-Doping in Thermoelectric CoSb 3 -Skutterudite: A Way Toward a Beneficial Composite Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krushna Kumari Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuka Owada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (18), pp.9646-9656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.3c01725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced High-Temperature Thermoelectric Performance of Yb 4 Sb 3 via Ce/Bi Co-doping and Metallic Contact Deposition for Device Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitaka Matsushita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araseli Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Bux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (19), pp.10088-10097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.3c01693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Thermoelectric Performance and Mechanical Property in Layered Chalcostibite CuSb&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;Pb&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced NH3 Sensing Performance of Mo Cluster-MoS2 Nanocomposite Thin Films via the Sulfurization of Mo6 Cluster Iodides Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Masubuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manojkumar Moorthy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c02888⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13030478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188330v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal and Electronic Structure, and Thermal Conductivity Investigation of the Hollandite-like CsxCr5Te8 Phases (0.73 &amp;lt; x &amp;lt; 1)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takao Mori</w:t>
+                <w:t xml:space="preserve">Enhanced Thermoelectric Performance and Mechanical Property in Layered Chalcostibite CuSb&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;Pb&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manojkumar Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajasekar Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gascoin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suresh Perumal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (41), pp.16905-16912. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pp.723 - 733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c02888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258615v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of zeolite bulk body containing mesopores and macropores using starch as pore-forming agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Thermoelectric Properties via Texturation Using a Magnetic Slip Casting Process-The Illustrative Case of CrSi2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masako Uematsu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Naoki Ohashi</w:t>
+                <w:t xml:space="preserve">Takanobu Hiroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103626⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.1143-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689132v1</w:t>
+                <w:t xml:space="preserve">hal-03553181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafnium Oxide Nanostructured Thin Films: Electrophoretic Deposition Process and DUV Photolithography Patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Kirscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Obringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kento Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (14), pp.2334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano12142334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Thermoelectric Properties via Texturation Using a Magnetic Slip Casting Process-The Illustrative Case of CrSi2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of zeolite bulk body containing mesopores and macropores using starch as pore-forming agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masako Uematsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kento Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaki Samitsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izumi Ichinose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takanobu Hiroto</w:t>
+                <w:t xml:space="preserve">Naoki Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (3), pp.1143-1156. </w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553181v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Configurations of 3d Transition-Metal Compounds Using Local Structure and Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rifqi Muchtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,3191 +2616,3191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03755521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb − 5 s lone pair dynamics and collinear magnetic ordering in Ba 2 FeSb Se 5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Nanostructuring on the Thermoelectric Properties of β-FeSi2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Maier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francoise Damay</w:t>
+                <w:t xml:space="preserve">David Mesguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.054115⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11112852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357722v1</w:t>
+                <w:t xml:space="preserve">hal-03431689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust, Transparent Hybrid Thin Films of Phase-Change Material Sb 2 S 3 Prepared by Electrophoretic Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katsuhiko Ariga</w:t>
+                <w:t xml:space="preserve">Fabrication and Evaluation of Low-Cost CrSi2 Thermoelectric Legs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Matsushita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Jood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michihiro Ohta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c01899⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11091140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357719v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Evaluation of Low-Cost CrSi2 Thermoelectric Legs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takao Mori</w:t>
+                <w:t xml:space="preserve">Structural study and evaluation of thermoelectric properties of single-phase isocubanite (CuFe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) synthesized &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; an ultra-fast efficient microwave radiation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Eyert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11091140⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (22), pp.5804-5813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1se01007g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357717v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study and evaluation of thermoelectric properties of single-phase isocubanite (CuFe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) synthesized &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; an ultra-fast efficient microwave radiation technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Transport and Thermoelectric Coefficients of the Co 9 S 8 Metal: A Comparison with the Spin Polarized CoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Frésard</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1se01007g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, D. D. Sarma Festschrift, 125 (9), pp.5386-5391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854027v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Thermoelectric Coefficients of the Co 9 S 8 Metal: A Comparison with the Spin Polarized CoS 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sb − 5 s lone pair dynamics and collinear magnetic ordering in Ba 2 FeSb Se 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pralong</w:t>
+                <w:t xml:space="preserve">Stefan Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W Gaultois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nami Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Surta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.054115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.054115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451768v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable photo-induced electronic property of octahedral metal clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">Robust, Transparent Hybrid Thin Films of Phase-Change Material Sb 2 S 3 Prepared by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher L Hassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan T.K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noée Dumait</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Berthebaud</w:t>
+                <w:t xml:space="preserve">Katsuhiko Ariga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mlblux.2021.100079⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (9), pp.9891-9901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c01899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219804v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nanostructuring on the Thermoelectric Properties of β-FeSi2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Abbassi</w:t>
+                <w:t xml:space="preserve">Tunable photo-induced electronic property of octahedral metal clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noée Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mesguich</w:t>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.2852. </w:t>
+              <w:t xml:space="preserve">Materials Letters: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.100079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11112852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mlblux.2021.100079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431689v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesostructure - thermoelectric properties relationships in VxMn1-xSi1.74 (x=0, 0.04) higher manganese silicides prepared by magnesiothermy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure and high temperature X-ray diffraction study of thermoelectric chimney-ladder FeGeγ (γ ≈ 1.52)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">S. Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Joanny</w:t>
+                <w:t xml:space="preserve">C. Hassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+                <w:t xml:space="preserve">Y. Michiue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Matsushita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 816, pp.152577. </w:t>
+              <w:t xml:space="preserve">, 2020, 846, pp.155696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470151v1</w:t>
+                <w:t xml:space="preserve">hal-02932004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the thermoelectric and structural properties of Cu-Sn based thiospinel compounds [CuM1+xSn1-xS4 (M = Ti, V, Cr, Co)]</w:t>
+                <w:t xml:space="preserve">New Synthesis Route for Complex Borides; Rapid Synthesis of Thermoelectric Yttrium Aluminoboride via Liquid-Phase Assisted Reactive Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Bourges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+                <w:t xml:space="preserve">Hyoung-Won Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Sauerschnig</w:t>
+                <w:t xml:space="preserve">Kunio Yubuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizee Minard</w:t>
+                <w:t xml:space="preserve">Akira Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toetsu Shishido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tc04393a⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65818-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100354v1</w:t>
+                <w:t xml:space="preserve">hal-02991416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of transition (Y, Zr, Hf, V, Nb, Mo, and Ru) and rare-earth (La and Pr) elements as potential effective dopants for thermoelectric GeTe – an experimental and theoretical appraisal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and thermoelectric performance of doped higher manganese silicide materials solidified by RGS (ribbon growth on substrate) synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Monier</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Levinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Burema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ta06710e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991418v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Stoichiometry and Aging at Operating Temperature on Thermoelectric Higher Manganese Silicides</w:t>
+                <w:t xml:space="preserve">Mesostructure - thermoelectric properties relationships in VxMn1-xSi1.74 (x=0, 0.04) higher manganese silicides prepared by magnesiothermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 816, pp.152577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127374v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid synthesis of thermoelectric YB&amp;lt;sub&amp;gt;22&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N via spark plasma sintering with gas/solid reaction technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Tailoring the thermoelectric and structural properties of Cu-Sn based thiospinel compounds [CuM1+xSn1-xS4 (M = Ti, V, Cr, Co)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sauerschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizee Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.19216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (46), pp.16368-16383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc04393a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991413v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is LiI a Potential Dopant Candidate to Enhance the Thermoelectric Performance in Sb-Free GeTe Systems? A Prelusive Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Screening of transition (Y, Zr, Hf, V, Nb, Mo, and Ru) and rare-earth (La and Pr) elements as potential effective dopants for thermoelectric GeTe – an experimental and theoretical appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13030643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (38), pp.19805-19821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ta06710e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991412v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the thermoelectric behavior of spark plasma sintered Fe7-xCoxS8 compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+                <w:t xml:space="preserve">Rapid synthesis of thermoelectric YB&amp;lt;sub&amp;gt;22&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N via spark plasma sintering with gas/solid reaction technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung-Won Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Sauerschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152999⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (4), pp.181-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.19216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991415v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn-Al Layered Double Hydroxide Film Functionalized by a Luminescent Octahedral Molybdenum Cluster: Ultraviolet-Visible Photoconductivity Response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Berthebaud</w:t>
+                <w:t xml:space="preserve">Influence of Stoichiometry and Aging at Operating Temperature on Thermoelectric Higher Manganese Silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quansheng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c10487⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (24), pp.10601-10609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930344v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Synthesis Route for Complex Borides; Rapid Synthesis of Thermoelectric Yttrium Aluminoboride via Liquid-Phase Assisted Reactive Spark Plasma Sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyoung-Won Son</w:t>
+                <w:t xml:space="preserve">Is LiI a Potential Dopant Candidate to Enhance the Thermoelectric Performance in Sb-Free GeTe Systems? A Prelusive Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Mori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65818-z⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13030643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991416v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and high temperature X-ray diffraction study of thermoelectric chimney-ladder FeGeγ (γ ≈ 1.52)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Exploring the thermoelectric behavior of spark plasma sintered Fe7-xCoxS8 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 846, pp.155696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155696⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 819, pp.152999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932004v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and thermoelectric performance of doped higher manganese silicide materials solidified by RGS (ribbon growth on substrate) synthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arjan Burema</w:t>
+                <w:t xml:space="preserve">Zn-Al Layered Double Hydroxide Film Functionalized by a Luminescent Octahedral Molybdenum Cluster: Ultraviolet-Visible Photoconductivity Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme Blake</w:t>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 832, </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (36), pp.40495-40509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c10487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006602v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesioreduction Synthesis of Co-Doped beta-FeSi2: Mechanism, Microstructure, and Improved Thermoelectric Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoelectric properties, metal-insulator transition, and magnetism: Revisiting the Ni1-xCuxS2 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zelia Verastegui</w:t>
+                <w:t xml:space="preserve">Antoine Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Huynh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quansheng Guo</w:t>
+                <w:t xml:space="preserve">Ramzy Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01426⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.115401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.115401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470142v1</w:t>
+                <w:t xml:space="preserve">hal-03039678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, extended and local crystal structure, and thermoelectric properties of Fe1-xRexGa3 solid solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Likhanov</w:t>
+                <w:t xml:space="preserve">Magnesioreduction Synthesis of Co-Doped beta-FeSi2: Mechanism, Microstructure, and Improved Thermoelectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.O. Zhupanov</w:t>
+                <w:t xml:space="preserve">Zelia Verastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.Y. Verchenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.V. Zhurenko</w:t>
+                <w:t xml:space="preserve">Helene Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quansheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.07.033⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (12), pp.8525-8534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02278522v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties, metal-insulator transition, and magnetism: Revisiting the Ni1-xCuxS2 system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, extended and local crystal structure, and thermoelectric properties of Fe1-xRexGa3 solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Likhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.O. Zhupanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Y. Verchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Maignan</w:t>
+                <w:t xml:space="preserve">A.A. Gippius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzy Daou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tristan Barbier</w:t>
+                <w:t xml:space="preserve">S.V. Zhurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 804, pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.115401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03039678v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Band Structure Engineering and Enhanced Thermoelectric Transport Properties in Pb-Doped BiCuOS Oxysulfide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetothermopower and giant magnetoresistance in the spin-glass CuCrTiS4 thiospinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Labegorre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleg I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (6), pp.063905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5036828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174385v1</w:t>
+                <w:t xml:space="preserve">hal-02174427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetothermopower and giant magnetoresistance in the spin-glass CuCrTiS4 thiospinel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Maignan</w:t>
+                <w:t xml:space="preserve">Synthesis, electronic structure and physical properties of polycrystalline Ba(2)FePnSe(5) (Pn = Sb, Bi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hebert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5036828⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.09.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174427v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, electronic structure and physical properties of polycrystalline Ba(2)FePnSe(5) (Pn = Sb, Bi)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hebert</w:t>
+                <w:t xml:space="preserve">Electronic Band Structure Engineering and Enhanced Thermoelectric Transport Properties in Pb-Doped BiCuOS Oxysulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Labegorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+                <w:t xml:space="preserve">Jacinthe Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perez</w:t>
+                <w:t xml:space="preserve">Philippe Barboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 203, pp.202-211. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.1085-1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.09.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174424v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled dielectric permittivity and magnetic susceptibility in the insulating antiferromagnet Ba2FeSbSe5</w:t>
               </w:r>
@@ -5916,51 +5916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric Higher Manganese Silicide: Synthetized, sintered and shaped simultaneously by selective laser sintering/Melting additive manufacturing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,1181 +6178,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low thermal conductivity of Tl0.98In5Se8 and structure of the new complex chalcogenide Tl0.98In13.12Se16.7Te2.3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Lefevre</w:t>
+                <w:t xml:space="preserve">Linear, Hypervalent Se-3(4-) Units and Unprecedented Cu4Se9 Building Blocks in the Copper(I) Selenide Ba4Cu8Se13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Boudin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (15), pp.9209-9218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175393v1</w:t>
+                <w:t xml:space="preserve">hal-02175404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of indium for chromium in TlIn5-xCrxSe8 crystal structure of TlIn4.811(5)Cr0.189(5)Se8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Lefevre</w:t>
+                <w:t xml:space="preserve">Structural and thermoelectric properties of n-type isocubanite CuFe2S3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2056989017003292⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.424-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6qi00510a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175422v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and thermoelectric properties of n-type isocubanite CuFe2S3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Barbier</w:t>
+                <w:t xml:space="preserve">Ultra-low thermal conductivity of Tl0.98In5Se8 and structure of the new complex chalcogenide Tl0.98In13.12Se16.7Te2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Fresard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
+                <w:t xml:space="preserve">Sophie Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (3), pp.424-432. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 250, pp.114-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6qi00510a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175386v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered tellurides: stacking faults induce low thermal conductivity in the new In 2 Ge 2 Te 6 and thermoelectric properties of related compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Substitution of indium for chromium in TlIn5-xCrxSe8 crystal structure of TlIn4.811(5)Cr0.189(5)Se8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ta04810f⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.500-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989017003292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766073v1</w:t>
+                <w:t xml:space="preserve">hal-02175422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of superconductivity and resistivity anomaly in Rh17S15 by cobalt substitution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzy Daou</w:t>
+                <w:t xml:space="preserve">Layered tellurides: stacking faults induce low thermal conductivity in the new In 2 Ge 2 Te 6 and thermoelectric properties of related compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (7), pp.075604. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (36), pp.19406 - 19415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa5210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ta04810f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175374v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear, Hypervalent Se-3(4-) Units and Unprecedented Cu4Se9 Building Blocks in the Copper(I) Selenide Ba4Cu8Se13</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+                <w:t xml:space="preserve">Suppression of superconductivity and resistivity anomaly in Rh17S15 by cobalt substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzy Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (15), pp.9209-9218. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (7), pp.075604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa5210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175404v1</w:t>
+                <w:t xml:space="preserve">hal-02175374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of the chalcopyrite Cu1-xMxFeS2-y series (M = Mn, Co, Ni)</w:t>
+                <w:t xml:space="preserve">Magnetic and thermoelectric properties of the ternary pseudo-hollandite BaXCr5Se8 (0.5 andlt; x andlt; 0.55) solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Yu. Mychinko</w:t>
+                <w:t xml:space="preserve">S. Bux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.I. Lebedev</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra10046e⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (30), pp.12119-12126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt02166b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184748v1</w:t>
+                <w:t xml:space="preserve">hal-02184745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BiCu1−xOS oxysulfide Copper deficiency and electronic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric properties of the chalcopyrite Cu1-xMxFeS2-y series (M = Mn, Co, Ni)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Yu. Mychinko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guilmeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O.I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gamon</w:t>
+                <w:t xml:space="preserve">T. Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 237, pp.292-299. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (60), pp.55117-55124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ra10046e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02184730v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and thermoelectric properties of the ternary pseudo-hollandite BaXCr5Se8 (0.5 andlt; x andlt; 0.55) solid solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BiCu1−xOS oxysulfide Copper deficiency and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 237, pp.292-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.02.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6dt02166b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184745v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structures of the four new quaternary copper(I)-selenides A0.5CuZrSe3 and ACuYSe3(A=Sr, Ba)</w:t>
               </w:r>
@@ -7472,51 +7472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for new thermoelectric materials Some examples among oxides, sulfides and selenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,51 +7606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal growth, electronic structure, and properties of Ni-substituted FeGa3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Likhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Yu. Verchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Bykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Tsirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Gippius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Materials Discovery Through Crystal Growth, 236, pp.166-172. </w:t>
@@ -7892,1754 +7892,1754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and electronic structures of two new iron selenides Ba&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt;Fe&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;Se&amp;lt;inf&amp;gt;10&amp;lt;/inf&amp;gt; and BaFe&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;Se&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polar Transition-Metal Chalcogenide Structure and Properties of the New Pseudo-Hollandite Ba0.5Cr5Se8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.07.027⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (20), pp.7110-7118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184153v1</w:t>
+                <w:t xml:space="preserve">hal-02184167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and thermoelectric properties in the 2D Ti&amp;lt;inf&amp;gt;1 - x&amp;lt;/inf&amp;gt;Nb&amp;lt;inf&amp;gt;x&amp;lt;/inf&amp;gt;S&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; trichalcogenides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.R.N. Misse</w:t>
+                <w:t xml:space="preserve">Nanostructural and Microstructural Ordering and Thermoelectric Property Tuning in Misfit Layered Sulfide [(LaS) x ] 1.14 NbS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ohta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma8052514⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (22), pp.7719-7728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184104v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetodielectric Effect in Crystals of the Noncentrosymmetric CaOFeS at Low Temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoelectric properties of n-type cobalt doped chalcopyrite Cu1−xCoxFeS2 and p-type eskebornite CuFeSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00879⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materiomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmat.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184139v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal section of the ternary phase diagram U–Fe–Ge at 900 °C and its new intermetallic phases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal and electronic structures of two new iron selenides Ba&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt;Fe&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;Se&amp;lt;inf&amp;gt;10&amp;lt;/inf&amp;gt; and BaFe&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;Se&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tobola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.03.145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.293-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231167v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructural and Microstructural Ordering and Thermoelectric Property Tuning in Misfit Layered Sulfide [(LaS) x ] 1.14 NbS 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Synthesis and thermoelectric properties in the 2D Ti&amp;lt;inf&amp;gt;1 - x&amp;lt;/inf&amp;gt;Nb&amp;lt;inf&amp;gt;x&amp;lt;/inf&amp;gt;S&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; trichalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R.N. Misse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Berthebaud</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03365⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.2514-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma8052514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184133v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of n-type cobalt doped chalcopyrite Cu1−xCoxFeS2 and p-type eskebornite CuFeSe2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetodielectric Effect in Crystals of the Noncentrosymmetric CaOFeS at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.I. Lebedev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materiomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmat.2015.03.007⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (13), pp.6560-6565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184121v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solid solution series Tl(V1-xCrx)5Se8 Crystal structure, magnetic and thermoelectric properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Nunna</w:t>
+                <w:t xml:space="preserve">Isothermal section of the ternary phase diagram U–Fe–Ge at 900 °C and its new intermetallic phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lignie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5tc01766a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 639, pp.224--234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.03.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184157v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molybdenum, Tungsten, and Aluminium Substitution for Enhancement of the Thermoelectric Performance of Higher Manganese Silicides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.Y. Nhi Truong</w:t>
+                <w:t xml:space="preserve">The solid solution series Tl(V1-xCrx)5Se8 Crystal structure, magnetic and thermoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nunna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-015-3854-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (40), pp.10509-10517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5tc01766a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184124v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Transition-Metal Chalcogenide Structure and Properties of the New Pseudo-Hollandite Ba0.5Cr5Se8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lefèvre</w:t>
+                <w:t xml:space="preserve">Molybdenum, Tungsten, and Aluminium Substitution for Enhancement of the Thermoelectric Performance of Higher Manganese Silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.Y. Nhi Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kleinke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (20), pp.7110-7118. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (10), pp.3603-3611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-015-3854-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184167v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZrSe 3 -Type Variant of TiS 3 : Structure and Thermoelectric Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, crystal structure and electronic properties of the new iron selenide Ba9Fe4Se16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Misse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.R.S. Preethi Meher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (19), pp.5585-5591. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211, pp.184-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm502069n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264025v1</w:t>
+                <w:t xml:space="preserve">hal-02264209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, magnetic and transport properties of 2D structured perovskite oxychalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.94-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2014.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel ternary uranium-based intermetallic U34Fe4−xGe33: Structure and physical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Henriques</w:t>
+                <w:t xml:space="preserve">ZrSe 3 -Type Variant of TiS 3 : Structure and Thermoelectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Waerenborgh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Patrick Misse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.03.189⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (19), pp.5585-5591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm502069n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019720v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal structure and electronic properties of the new iron selenide Ba9Fe4Se16</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel ternary uranium-based intermetallic U34Fe4−xGe33: Structure and physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Waerenborgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.R.S. Preethi Meher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.B. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211, pp.184-190. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 606, pp.154-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.03.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264209v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electron, phonon and crystal stability versus thermoelectric properties in Mg2X(x=SI,Sn) compounds and their alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tobola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wiendlocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,51 +9862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and physical properties of the U9Fe7Ge24 uranium germanide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10021,51 +10021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable optical absorption on &amp;quot;ZnxTixO4-3yN2y&amp;quot; nanosized spinel powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allegret-Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10182,51 +10182,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative way for the simultaneous flash synthesis, sintering and shaping higher manganese silicides legs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10352,237 +10352,237 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Thermoelectric Transition Metal Silicides Towards Module Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hiroyuki Akinaga, Atsuko Kosuga, Takao Mori, Gustavo Ardila. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermoelectric Micro/Nano Generators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermoelectric Micro/Nano Generators 2 – Challenges and Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley - ISTE Group, 2023, 9781394256372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434579v1</w:t>
+                <w:t xml:space="preserve">hal-04771650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Thermoelectric Transition Metal Silicides Towards Module Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermoelectric Micro/Nano Generators 2 – Challenges and Prospects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermoelectric Micro/Nano Generators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.213-228, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394256389.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771650v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10761,51 +10761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10855,305 +10855,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Intermetallic Compound UFe5Si3: A New Room-Temperature Magnet with an Original Atomic Arrangement</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of ternary compounds from the U-Fe-Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm070943w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.10.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419247v1</w:t>
+                <w:t xml:space="preserve">hal-00419261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of ternary compounds from the U-Fe-Si system</w:t>
+                <w:t xml:space="preserve">Novel Intermetallic Compound UFe5Si3: A New Room-Temperature Magnet with an Original Atomic Arrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.10.176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm070943w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419261v1</w:t>
+                <w:t xml:space="preserve">hal-00419247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal section at 900°C of the Ce-Fe-Si ternary system</w:t>
               </w:r>
@@ -11430,51 +11430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhen Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Tsuchiya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pawula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hamitouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Abbassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bajan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27660400.2025.2545174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mortagne-Coderch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Galod&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120466" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107936" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01867" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04764402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebastard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hassam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Suzuki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Uchikoshi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.4C04781" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00903c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiqi Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Masubuchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Shimada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030478" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Kumari Raut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Owada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Kawamoto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsushita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araseli Cortez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01693" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojkumar Moorthy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Parasuraman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Perumal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02888" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gascoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02590" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03689132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Uematsu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Ishii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaki Samitsu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Ichinose" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ohashi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103626" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Obringer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142334" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Hiroto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03689127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifqi Muchtar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04204413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03755521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Caroff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitalinani Badaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanomanufacturing2030009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Gaultois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Matsubara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Surta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Damay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.054115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Hassam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c01899" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357717v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Jood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihiro Ohta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11091140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Eyert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fr&#233;sard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se01007g" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11601" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2021.100079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112852" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152577" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sauerschnig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Minard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc04393a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Monier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta06710e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung-Won Son" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.19216" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030643" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guelou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152999" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10487" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Yubuta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshikawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toetsu Shishido" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65818-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Tonquesse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michiue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155696" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berneron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levinsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Burema" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Blake" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154602" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470142v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Verastegui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01426" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Likhanov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Zhupanov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Verchenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Gippius" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Zhurenko" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.07.033" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5S1B2P9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115401" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Labegorre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Gamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04989" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036828" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.09.060" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174429v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gascoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024618" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.12.026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Kang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Chasapis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04123" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175393v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lefevre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.03.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175422v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989017003292" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fresard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00510a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766073v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta04810f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa5210" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175404v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01224" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184748v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Mychinko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mori" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra10046e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.02.033" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1ZWL1XG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;bert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02166b" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prakash" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bobev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.06.023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184733v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/1/013001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Yu. Verchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bykov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tsirlin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.08.028" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8VQK7Z5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Skomedal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holmgren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Middleton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Eremin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Isachenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.068" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH9KL6B1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.07.027" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6KFMT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R.N. Misse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8052514" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184139v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacotte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00879" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231167v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Henriques" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lignie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.03.145" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jood" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03365" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2015.03.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184157v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nunna" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc01766a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184124v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Nhi Truong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kleinke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3854-x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184167v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02933" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Misse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502069n" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2014.08.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDM3Q6WR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henriques" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Waerenborgh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.189" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K052B1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264209v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.S. Preethi Meher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.12.024" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH185PFL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273661v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wiendlocha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwolenski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604713400055" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069724v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Lopes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Waerenborgh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.11.162" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NRPL0L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824230v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.J. Pereira" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. C. Branco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.12.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QP6H0F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegret-Maret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0716334" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQCM6PST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696490v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434579v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256389.ch8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04771650v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2007.11.007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5T2QLZR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419228v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.07.030" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9KJQC4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419247v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goncalves" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070943w" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TSFDNJCM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419261v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.176" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCWMB4T5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419264v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.169" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLCZDGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhen Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Tsuchiya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mortagne-Coderch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Galod&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pawula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hamitouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Abbassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bajan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourg&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27660400.2025.2545174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107936" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01867" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04764402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebastard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hassam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Suzuki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Uchikoshi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.4C04781" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00903c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gascoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02590" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Kumari Raut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Owada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Kawamoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsushita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araseli Cortez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiqi Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Masubuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Shimada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030478" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojkumar Moorthy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Parasuraman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Perumal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02888" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Hiroto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03608" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirscher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Obringer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Ishii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142334" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03689132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Uematsu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaki Samitsu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Ichinose" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ohashi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103626" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03689127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifqi Muchtar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04204413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03755521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Caroff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitalinani Badaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanomanufacturing2030009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357717v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Jood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihiro Ohta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11091140" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Eyert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fr&#233;sard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se01007g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11601" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Gaultois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Matsubara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Surta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Damay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.054115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Hassam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c01899" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2021.100079" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Tonquesse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michiue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155696" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung-Won Son" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Yubuta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshikawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toetsu Shishido" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65818-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levinsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Burema" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Blake" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154602" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152577" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sauerschnig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Minard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc04393a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991418v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Monier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta06710e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.19216" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03714" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991412v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030643" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guelou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152999" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10487" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039678v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115401" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Verastegui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01426" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Likhanov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Zhupanov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Verchenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Gippius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Zhurenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.07.033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5S1B2P9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036828" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.09.060" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Labegorre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Gamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04989" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174429v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gascoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024618" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.12.026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Kang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Chasapis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04123" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175404v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01224" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fresard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00510a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175393v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lefevre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.03.024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175422v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989017003292" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta04810f" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa5210" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184745v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;bert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02166b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Mychinko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mori" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra10046e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.02.033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1ZWL1XG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prakash" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bobev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.06.023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184733v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/1/013001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Yu. Verchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bykov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tsirlin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.08.028" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8VQK7Z5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Skomedal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holmgren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Middleton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Eremin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Isachenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.068" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH9KL6B1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184167v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02933" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184133v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jood" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03365" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184121v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2015.03.007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184153v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobola" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.07.027" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6KFMT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184104v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R.N. Misse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8052514" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00879" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Henriques" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lignie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.03.145" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184157v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nunna" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc01766a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184124v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Nhi Truong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kleinke" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3854-x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264209v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.S. Preethi Meher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.12.024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH185PFL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264205v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2014.08.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDM3Q6WR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264025v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Misse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502069n" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henriques" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Waerenborgh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.189" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K052B1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273661v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wiendlocha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwolenski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604713400055" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069724v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Lopes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Waerenborgh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.11.162" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NRPL0L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824230v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.J. Pereira" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. C. Branco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.12.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QP6H0F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegret-Maret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0716334" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQCM6PST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696490v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04771650v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434579v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256389.ch8" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2007.11.007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5T2QLZR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419228v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.07.030" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9KJQC4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419261v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goncalves" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.176" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCWMB4T5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419247v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070943w" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TSFDNJCM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419264v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.169" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLCZDGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>