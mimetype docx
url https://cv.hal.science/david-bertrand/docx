--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -334,767 +334,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifiber finite element model based on enhanced concrete constitutive law to account for the effects of early age damage on the seismic response of RC structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel identification method for obtaining bending moment–curvature relations of wood stems based on digital image correlation and SDOF analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimaa Jaafari</w:t>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 256, pp.113987. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (10), pp.1782-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.113987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1602567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638903v1</w:t>
+                <w:t xml:space="preserve">hal-02094497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive collapse analysis of RC frame building based on Pseudo-Dynamic (PsD) testing with sub-structuring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifiber finite element model based on enhanced concrete constitutive law to account for the effects of early age damage on the seismic response of RC structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Georgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104420⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 256, pp.113987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.113987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638912v1</w:t>
+                <w:t xml:space="preserve">hal-03638903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to account for structural damage, functional efficiency and reparation costs within the optimal design of countermeasures: Application to snow avalanche risk mitigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Progressive collapse analysis of RC frame building based on Pseudo-Dynamic (PsD) testing with sub-structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Faug</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-.B. Charrié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103559⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.104420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799035v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel identification method for obtaining bending moment–curvature relations of wood stems based on digital image correlation and SDOF analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to account for structural damage, functional efficiency and reparation costs within the optimal design of countermeasures: Application to snow avalanche risk mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (10), pp.1782-1795. </w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1602567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094497v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of earthquake induced pounding between adjacent structures with a non-smooth contact dynamics method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear dynamic simulation of cable based structures interacting with sliding objects using the concept of macro element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Langlade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos de La Llera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214-215, pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222342v1</w:t>
+                <w:t xml:space="preserve">hal-03222268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamic simulation of cable based structures interacting with sliding objects using the concept of macro element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of earthquake induced pounding between adjacent structures with a non-smooth contact dynamics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Langlade</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Candia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos de La Llera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222268v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorough experimental study on flexible fences: behavior of structures outside the framework ETAG27</w:t>
               </w:r>
@@ -1227,51 +1227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of wooden rockfall protection structures subjected to impact loading using a discrete element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1357,51 +1357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fungal decay on elasticity and damping of small-diameter silver fir logs assessed by the transverse vibration resonant method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,51 +1487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting mechanical degradation indicators of silver fir wooden strips using near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,77 +1608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing fragility of a reinforced concrete element to snow avalanches using a non-linear dynamic mass-spring model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,64 +1738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay extent assessment of small-diameter silver fir logs degraded in natural conditions in the French Northern Alps using NIRS and vibration resonance methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1881,51 +1881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element model of the dynamic response of fresh wood stems to impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,479 +1992,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analysis of an RC member impacted by a rockfall using a nonlinear SDOF model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static and dynamic FE analysis of an RC protective structure dedicated to snow avalanche mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidaa Kassem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+                <w:t xml:space="preserve">Michael Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.01.051⟩</w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.95-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824013v1</w:t>
+                <w:t xml:space="preserve">hal-01824038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Experimental analysis of the response of fresh wood stems subjected to localized impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (6), pp.1319 - 1319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00226-015-0770-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic FE analysis of an RC protective structure dedicated to snow avalanche mitigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability analysis of an RC member impacted by a rockfall using a nonlinear SDOF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+                <w:t xml:space="preserve">Fidaa Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.95-111. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2014.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824038v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the response of fresh wood stems subjected to localized impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,64 +2541,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of avalanche risk to vulnerability relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2800,51 +2800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felled trees as a rockfall protection system, experimental study for numerical models calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,77 +2930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical dynamic analysis of a live tree stem impacted by a Charpy pendulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3045,332 +3045,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Full-Scale Dynamic Analysis of an Innovative Rockfall Fence Under Impact Using the Discrete Element Method: from the Local Scale to the Structure Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Keylock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bertrand</w:t>
+                <w:t xml:space="preserve">Adrien Ayman Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Parent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 79-80, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2012.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-012-0222-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004165v1</w:t>
+                <w:t xml:space="preserve">hal-01824024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Scale Dynamic Analysis of an Innovative Rockfall Fence Under Impact Using the Discrete Element Method: from the Local Scale to the Structure Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Keylock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Silvani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79-80, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-012-0222-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824024v1</w:t>
+                <w:t xml:space="preserve">hal-01004165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-dynamic tests on low-rise shear walls and simplified model based on the structural frequency drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,261 +3527,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical vulnerability of reinforced concrete buildings impacted by snow avalanches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les merlons pare-blocs : de l'expérimentation à la simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brun</w:t>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-10-1531-2010⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, p. 198 - p. 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824015v1</w:t>
+                <w:t xml:space="preserve">hal-00541479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les merlons pare-blocs : de l'expérimentation à la simulation numérique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Gotteland</w:t>
+                <w:t xml:space="preserve">Physical vulnerability of reinforced concrete buildings impacted by snow avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Heymann</w:t>
+                <w:t xml:space="preserve">M. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, p. 198 - p. 205. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (7), pp.1531 - 1545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-10-1531-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541479v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of geocomposite cells designed for rockfall protection</w:t>
               </w:r>
@@ -3845,90 +3845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de geo-cellules sous impact application aux ouvrages pare-blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 119, pp.51-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3962,51 +3962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying Dam Height to Shorten the Run-Out of Dense Avalanche Flows: Developing a Scaling Law from Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,493 +4238,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment of buildings based on the pseudo-dynamic testing method with sub-structuring: application to progressive collapse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implicit coupling using asynchronous time-schemes based on velocity continuity at the subdomain interface for seismic engineering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Papadrakakis; M. Fragiadakis, Jun 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">CCEE-PCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258693v1</w:t>
+                <w:t xml:space="preserve">hal-04255471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais Pseudo-Dynamiques pour l’étude de la vulnérabilité des bâtiments : application à la perte de portance</w:t>
+                <w:t xml:space="preserve">Vulnerability assessment of buildings based on the pseudo-dynamic testing method with sub-structuring: application to progressive collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bertrand</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National de l’AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du génie ParaSismique (AFPS), Nov 2023, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Papadrakakis; M. Fragiadakis, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702365v1</w:t>
+                <w:t xml:space="preserve">hal-04258693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D MACRO-ELEMENT FOR EFFICIENT NONLINEAR ANALYSIS OF PILE FOUNDATIONS UNDER SEISMIC LOADING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Prunier</w:t>
+                <w:t xml:space="preserve">Essais Pseudo-Dynamiques pour l’étude de la vulnérabilité des bâtiments : application à la perte de portance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Papadrakakis; M. Fragiadakis, Jun 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">11ème Colloque National de l’AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du génie ParaSismique (AFPS), Nov 2023, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258741v1</w:t>
+                <w:t xml:space="preserve">hal-04702365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-élément 2D pour l’analyse non-linéaire des pieux sous sollicitation sismique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">A 2D MACRO-ELEMENT FOR EFFICIENT NONLINEAR ANALYSIS OF PILE FOUNDATIONS UNDER SEISMIC LOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPS 11ème Colloque National de l’Association Française de génie Para-Sismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Le Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Papadrakakis; M. Fragiadakis, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889735v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais pseudo-dynamiques pour l’étude de la vulnérabilité des bâtiments : application à la perte de portance</w:t>
               </w:r>
@@ -4812,109 +4769,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit coupling using asynchronous time-schemes based on velocity continuity at the subdomain interface for seismic engineering problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macro-élément 2D pour l’analyse non-linéaire des pieux sous sollicitation sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCEE-PCEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">AFPS 11ème Colloque National de l’Association Française de génie Para-Sismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255471v1</w:t>
+                <w:t xml:space="preserve">hal-04889735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTENSITY MEASURES PROPERTIES AND SELECTION FOR RISK ANALYSIS ON STRUCTURES SUBJECTED TO EARTHQUAKE INDUCED BUILDING POUNDING WITH A NON SMOOTH CONTACT DYNAMICS METHOD</w:t>
               </w:r>
@@ -4939,64 +4939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Candia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos de La Llera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.4621-4632, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5030,64 +5030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal framework to mountain risks assessment and optimal design of countermeasures with application to urbanized areas prone to avalanches or rockfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,64 +5155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF EARLY AGE DAMAGE ON THE SEISMIC RESPONSE OF REINFORCED CONCRETE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimaa Jaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5311,64 +5311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Fiabilité des Matériaux et Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5637,316 +5637,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité d’une structure de protection contre les avalanches de neige en béton armé – Influence des effets inertiels sur les courbes de fragilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Ousset</w:t>
+                <w:t xml:space="preserve">Tree-anchored rockfall fences: experimental and numerical studies,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">3th symposium Rock Slope Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824653v1</w:t>
+                <w:t xml:space="preserve">hal-01824511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-anchored rockfall fences: experimental and numerical studies,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilité d’une structure de protection contre les avalanches de neige en béton armé – Influence des effets inertiels sur les courbes de fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th symposium Rock Slope Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824511v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes de réponse de structures en béton armé impactées par des avalanches de neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis M. Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6032,51 +6032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6274,77 +6274,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble – Chamonix Mont-Blanc, France. p. 892 - p. 899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6395,51 +6395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6516,51 +6516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6885,51 +6885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felled Trees as a Rockfall Protection System: Experimental and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7278,51 +7278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04929635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charri&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2452214" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2024.2446723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Jaafari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-.B. Charri&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1602567" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Candia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de La Llera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Galandrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1472042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0961-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-017-1209-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-2507-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.03.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidaa Kassem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.01.051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ4BXTB7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0770-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2014.12.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBM656BL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0713-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2014.08.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0XZCJGT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-689-2014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ayman Trad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-012-0222-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85N3R37-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8DV023-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1531-2010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.23" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007119051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lachamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006082.64341.80" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D834ADB0B5A3B06947612535F5F0B77C048A5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04258693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04258741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhermitte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wyniecki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04889735v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04889728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8812.18557" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7200.18545" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dodo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guccione" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacomini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824653v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naa&#239;m" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M. Limami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Bui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_335" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04929635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charri&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2452214" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2024.2446723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1602567" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Jaafari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113987" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-.B. Charri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Candia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de La Llera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Galandrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1472042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0961-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-017-1209-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-2507-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.03.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2014.12.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBM656BL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0770-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidaa Kassem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.01.051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ4BXTB7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0713-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2014.08.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0XZCJGT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-689-2014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ayman Trad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-012-0222-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85N3R37-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8DV023-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.23" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1531-2010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007119051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lachamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006082.64341.80" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D834ADB0B5A3B06947612535F5F0B77C048A5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04258693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04258741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhermitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wyniecki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04889728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04889735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8812.18557" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7200.18545" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dodo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guccione" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacomini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naa&#239;m" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M. Limami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Bui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_335" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>