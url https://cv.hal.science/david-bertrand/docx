--- v1 (2026-04-04)
+++ v2 (2026-05-10)
@@ -334,767 +334,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel identification method for obtaining bending moment–curvature relations of wood stems based on digital image correlation and SDOF analysis</w:t>
+                <w:t xml:space="preserve">Progressive collapse analysis of RC frame building based on Pseudo-Dynamic (PsD) testing with sub-structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">J-.B. Charrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1602567⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.104420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094497v1</w:t>
+                <w:t xml:space="preserve">hal-03638912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifiber finite element model based on enhanced concrete constitutive law to account for the effects of early age damage on the seismic response of RC structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Georgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 256, pp.113987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.113987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive collapse analysis of RC frame building based on Pseudo-Dynamic (PsD) testing with sub-structuring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to account for structural damage, functional efficiency and reparation costs within the optimal design of countermeasures: Application to snow avalanche risk mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104420⟩</w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638912v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to account for structural damage, functional efficiency and reparation costs within the optimal design of countermeasures: Application to snow avalanche risk mitigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philomène Favier</w:t>
+                <w:t xml:space="preserve">A novel identification method for obtaining bending moment–curvature relations of wood stems based on digital image correlation and SDOF analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Faug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bertrand</w:t>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ousset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (10), pp.1782-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1602567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799035v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamic simulation of cable based structures interacting with sliding objects using the concept of macro element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of earthquake induced pounding between adjacent structures with a non-smooth contact dynamics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Langlade</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Candia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos de La Llera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222268v1</w:t>
+                <w:t xml:space="preserve">hal-03222342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of earthquake induced pounding between adjacent structures with a non-smooth contact dynamics method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear dynamic simulation of cable based structures interacting with sliding objects using the concept of macro element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Langlade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos de La Llera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214-215, pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222342v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorough experimental study on flexible fences: behavior of structures outside the framework ETAG27</w:t>
               </w:r>
@@ -1227,51 +1227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of wooden rockfall protection structures subjected to impact loading using a discrete element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1357,51 +1357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fungal decay on elasticity and damping of small-diameter silver fir logs assessed by the transverse vibration resonant method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,51 +1487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting mechanical degradation indicators of silver fir wooden strips using near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,77 +1608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing fragility of a reinforced concrete element to snow avalanches using a non-linear dynamic mass-spring model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,64 +1738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay extent assessment of small-diameter silver fir logs degraded in natural conditions in the French Northern Alps using NIRS and vibration resonance methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1881,51 +1881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element model of the dynamic response of fresh wood stems to impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1998,51 +1998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic FE analysis of an RC protective structure dedicated to snow avalanche mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,333 +2138,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Experimental analysis of the response of fresh wood stems subjected to localized impact loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability analysis of an RC member impacted by a rockfall using a nonlinear SDOF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Olmedo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fidaa Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Limam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-015-0770-4⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824037v1</w:t>
+                <w:t xml:space="preserve">hal-01824013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analysis of an RC member impacted by a rockfall using a nonlinear SDOF model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to: Experimental analysis of the response of fresh wood stems subjected to localized impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidaa Kassem</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.01.051⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (6), pp.1319 - 1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-015-0770-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01824013v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the response of fresh wood stems subjected to localized impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,64 +2541,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of avalanche risk to vulnerability relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2800,51 +2800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felled trees as a rockfall protection system, experimental study for numerical models calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,51 +2930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical dynamic analysis of a live tree stem impacted by a Charpy pendulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,302 +3045,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Scale Dynamic Analysis of an Innovative Rockfall Fence Under Impact Using the Discrete Element Method: from the Local Scale to the Structure Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Keylock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Silvani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79-80, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-012-0222-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824024v1</w:t>
+                <w:t xml:space="preserve">hal-01004165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Full-Scale Dynamic Analysis of an Innovative Rockfall Fence Under Impact Using the Discrete Element Method: from the Local Scale to the Structure Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Keylock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bertrand</w:t>
+                <w:t xml:space="preserve">Adrien Ayman Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Parent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 79-80, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2012.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-012-0222-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004165v1</w:t>
+                <w:t xml:space="preserve">hal-01824024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-dynamic tests on low-rise shear walls and simplified model based on the structural frequency drift</w:t>
               </w:r>
@@ -3527,261 +3527,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les merlons pare-blocs : de l'expérimentation à la simulation numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical vulnerability of reinforced concrete buildings impacted by snow avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Heymann</w:t>
+                <w:t xml:space="preserve">M. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.23⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (7), pp.1531 - 1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-10-1531-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541479v1</w:t>
+                <w:t xml:space="preserve">hal-01824015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical vulnerability of reinforced concrete buildings impacted by snow avalanches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+                <w:t xml:space="preserve">Les merlons pare-blocs : de l'expérimentation à la simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brun</w:t>
+                <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (7), pp.1531 - 1545. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, p. 198 - p. 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-10-1531-2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824015v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of geocomposite cells designed for rockfall protection</w:t>
               </w:r>
@@ -3845,90 +3845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de geo-cellules sous impact application aux ouvrages pare-blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 119, pp.51-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3962,51 +3962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying Dam Height to Shorten the Run-Out of Dense Avalanche Flows: Developing a Scaling Law from Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,683 +4238,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit coupling using asynchronous time-schemes based on velocity continuity at the subdomain interface for seismic engineering problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability assessment of buildings based on the pseudo-dynamic testing method with sub-structuring: application to progressive collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCEE-PCEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Papadrakakis; M. Fragiadakis, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255471v1</w:t>
+                <w:t xml:space="preserve">hal-04258693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment of buildings based on the pseudo-dynamic testing method with sub-structuring: application to progressive collapse</w:t>
+                <w:t xml:space="preserve">Essais Pseudo-Dynamiques pour l’étude de la vulnérabilité des bâtiments : application à la perte de portance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Bertrand</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Papadrakakis; M. Fragiadakis, Jun 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">11ème Colloque National de l’AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du génie ParaSismique (AFPS), Nov 2023, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258693v1</w:t>
+                <w:t xml:space="preserve">hal-04702365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais Pseudo-Dynamiques pour l’étude de la vulnérabilité des bâtiments : application à la perte de portance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charrié</w:t>
+                <w:t xml:space="preserve">A 2D MACRO-ELEMENT FOR EFFICIENT NONLINEAR ANALYSIS OF PILE FOUNDATIONS UNDER SEISMIC LOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National de l’AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du génie ParaSismique (AFPS), Nov 2023, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Papadrakakis; M. Fragiadakis, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702365v1</w:t>
+                <w:t xml:space="preserve">hal-04258741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D MACRO-ELEMENT FOR EFFICIENT NONLINEAR ANALYSIS OF PILE FOUNDATIONS UNDER SEISMIC LOADING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Prunier</w:t>
+                <w:t xml:space="preserve">Essais pseudo-dynamiques pour l’étude de la vulnérabilité des bâtiments : application à la perte de portance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Papadrakakis; M. Fragiadakis, Jun 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">AFPS 11ème Colloque National de l’Association Française de génie Para-Sismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258741v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais pseudo-dynamiques pour l’étude de la vulnérabilité des bâtiments : application à la perte de portance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charrié</w:t>
+                <w:t xml:space="preserve">Macro-élément 2D pour l’analyse non-linéaire des pieux sous sollicitation sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPS 11ème Colloque National de l’Association Française de génie Para-Sismique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889728v1</w:t>
+                <w:t xml:space="preserve">hal-04889735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-élément 2D pour l’analyse non-linéaire des pieux sous sollicitation sismique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Prunier</w:t>
+                <w:t xml:space="preserve">Implicit coupling using asynchronous time-schemes based on velocity continuity at the subdomain interface for seismic engineering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPS 11ème Colloque National de l’Association Française de génie Para-Sismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Le Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">CCEE-PCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889735v1</w:t>
+                <w:t xml:space="preserve">hal-04255471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTENSITY MEASURES PROPERTIES AND SELECTION FOR RISK ANALYSIS ON STRUCTURES SUBJECTED TO EARTHQUAKE INDUCED BUILDING POUNDING WITH A NON SMOOTH CONTACT DYNAMICS METHOD</w:t>
               </w:r>
@@ -4939,64 +4939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Candia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos de La Llera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.4621-4632, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5030,64 +5030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal framework to mountain risks assessment and optimal design of countermeasures with application to urbanized areas prone to avalanches or rockfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,64 +5155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF EARLY AGE DAMAGE ON THE SEISMIC RESPONSE OF REINFORCED CONCRETE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5311,64 +5311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Fiabilité des Matériaux et Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5656,51 +5656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-anchored rockfall fences: experimental and numerical studies,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,64 +5777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5876,51 +5876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes de réponse de structures en béton armé impactées par des avalanches de neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6032,51 +6032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,269 +6242,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of a reinforced concrete wall loaded by a snow avalanche: experimental testing and FEM analysis</w:t>
+                <w:t xml:space="preserve">Approche expérimentale et numérique pour l'étude de la vulnérabilité d'une structure en béton armé sollicitée par une avalanche de neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Naaïm</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble – Chamonix Mont-Blanc, France. p. 892 - p. 899</w:t>
+              <w:t xml:space="preserve">31èmes rencontres universitaires de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951668v1</w:t>
+                <w:t xml:space="preserve">hal-01386467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche expérimentale et numérique pour l'étude de la vulnérabilité d'une structure en béton armé sollicitée par une avalanche de neige</w:t>
+                <w:t xml:space="preserve">Vulnerability of a reinforced concrete wall loaded by a snow avalanche: experimental testing and FEM analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes rencontres universitaires de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France. 10 p</w:t>
+              <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble – Chamonix Mont-Blanc, France. p. 892 - p. 899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386467v1</w:t>
+                <w:t xml:space="preserve">hal-00951668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability assessment of reinforced concret structures submitted to out-of-plane loadings: application to a protective structure impacted by snow avalanches</w:t>
               </w:r>
@@ -6516,51 +6516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,51 +6885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felled Trees as a Rockfall Protection System: Experimental and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7278,51 +7278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04929635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charri&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2452214" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2024.2446723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1602567" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Jaafari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113987" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-.B. Charri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Candia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de La Llera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Galandrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1472042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0961-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-017-1209-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-2507-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.03.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2014.12.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBM656BL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0770-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidaa Kassem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.01.051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ4BXTB7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0713-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2014.08.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0XZCJGT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-689-2014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ayman Trad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-012-0222-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85N3R37-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8DV023-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.23" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1531-2010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007119051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lachamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006082.64341.80" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D834ADB0B5A3B06947612535F5F0B77C048A5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04258693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04258741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhermitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wyniecki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04889728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04889735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8812.18557" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7200.18545" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dodo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guccione" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacomini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naa&#239;m" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M. Limami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Bui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_335" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04929635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charri&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2452214" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2024.2446723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-.B. Charri&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104420" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Jaafari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113987" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1602567" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Candia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de La Llera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Galandrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1472042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0961-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-017-1209-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-2507-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.03.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2014.12.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBM656BL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidaa Kassem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.01.051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ4BXTB7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0770-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0713-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2014.08.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0XZCJGT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-689-2014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ayman Trad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-012-0222-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85N3R37-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8DV023-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1531-2010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.23" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007119051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lachamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006082.64341.80" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D834ADB0B5A3B06947612535F5F0B77C048A5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04258693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04258741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhermitte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wyniecki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04889728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04889735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8812.18557" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7200.18545" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dodo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guccione" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacomini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naa&#239;m" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M. Limami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Bui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_335" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>