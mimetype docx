--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -797,928 +797,952 @@
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.210-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and substrate screening of polycyclic aromatic hydrocarbon degrading bacteria from soil with long history of contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107, pp.1 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water residence time and pesticide removal in pilot-scale wetlands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of dissolved organic matter during abiotic oxidation of coal tar—comparison with contaminated soils under natural attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dousset Sylvie</w:t>
+                <w:t xml:space="preserve">Ogier Hanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billet David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.09.040⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.1431-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3465-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248572v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of dissolved organic matter during abiotic oxidation of coal tar—comparison with contaminated soils under natural attenuation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water residence time and pesticide removal in pilot-scale wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Boulangé</w:t>
+                <w:t xml:space="preserve">Vallee Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Parant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dousset Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billet David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3465-8⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249370v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of selected pesticides on soils, sediment and straw from a constructed agricultural drainage ditch or pond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">Effectiveness of Vetiver Grass (Vetiveria Zizanioides L. Nash) for phytoremediation of endosulfan in two cotton soils from Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. O. Z. Abaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Munier-Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1840-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2012.759531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077492v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Vetiver Grass (Vetiveria Zizanioides L. Nash) for phytoremediation of endosulfan in two cotton soils from Burkina Faso</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Billet</w:t>
+                <w:t xml:space="preserve">Sorption of selected pesticides on soils, sediment and straw from a constructed agricultural drainage ditch or pond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2012.759531⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4895-4905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1840-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009915v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, electrical and magnetic properties of evaporated Ni/Cu and Ni/glass thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guittoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 136 (2-3), pp.197-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness-dependent magnetic excitations in Permalloy films with nonuniform magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labrune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69 (17), pp.174402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.174402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1728,918 +1752,918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir du phénanthrène dans l'holobionte peuplier-microorganismes révélé par ADN-SIP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Microbial endophytes of poplar: integration of multi-omics to reveal their response to PAH contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology Gordon Research Seminar.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, South Hadley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754901v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial endophytes of poplar: integration of multi-omics to reveal their response to PAH contamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Devenir du phénanthrène dans l'holobionte peuplier-microorganismes révélé par ADN-SIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Gréau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology Gordon Research Seminar.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, South Hadley, United States</w:t>
+              <w:t xml:space="preserve">XIème colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754836v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multi-omics approches to reveal the response of a microbe-poplar holobiont to a PAH contamination gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Gréau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES-SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Landau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of a pilot stormwater pond for reducing pesticide concentrations in surface and groundwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Conreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Symposium Pesticide Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Rust versus Magnetite precipitation during Antimony bearing Ferrihydrite Bioreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosby S Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption de pesticides sur les sédiments et les végétaux d’un bassin de rétention en milieu viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Conreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity-function relationships in contaminated soils – A functional trait approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydraulic parameters on the pesticides retention in constructed wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2681,176 +2705,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air - 7th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural attenuation of petroleum contamination in forest ecosystems: role of pedological and biological (microorganisms, flora and fauna) characteristics – the CONPET project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaconsoil - 14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2860,897 +2884,897 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable-Isotope Probing unravels fate of phenanthrene in poplar-microbes holobiont and identifies active soil and root endophyte degraders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, South Hadley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the response of a microbe-poplar holobiont to a PAH contamination gradient: exploration and integration of multi-omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Gréau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de solutions isotopiquement enrichies pour l’analyse de l’exposition aux mélanges Cr(III)/Cr(VI) en écotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ambiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTR'ATOM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and ecotoxicity of wood treatment residues in soil and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poizac Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a PAH contamination gradient on microbial communities associated with Populus canadensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Gréau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145569v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185981v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3897,51 +3921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gaullier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.06.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9123-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ondo Zue Abaga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60062-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4367-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osswald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallee Romain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousset Sylvie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.09.040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Hanser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3465-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1840-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. O. Z. Abaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munier-Lamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.759531" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nacereddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.09.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7FZS89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vukadinovic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vilette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01556658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03609162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ambiaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gaullier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.06.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9123-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ondo Zue Abaga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60062-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4367-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osswald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWN9GJ8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Hanser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3465-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallee Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousset Sylvie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.09.040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JMH8JWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. O. Z. Abaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munier-Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.759531" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1840-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nacereddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.09.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7FZS89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vukadinovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vilette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01556658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03609162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ambiaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>