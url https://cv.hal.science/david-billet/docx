--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -981,511 +981,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of dissolved organic matter during abiotic oxidation of coal tar—comparison with contaminated soils under natural attenuation</w:t>
+                <w:t xml:space="preserve">Water residence time and pesticide removal in pilot-scale wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ogier Hanser</w:t>
+                <w:t xml:space="preserve">Vallee Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Biache</w:t>
+                <w:t xml:space="preserve">Dousset Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Boulangé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Billet David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.09.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3465-8⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249370v1</w:t>
+                <w:t xml:space="preserve">hal-01248572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water residence time and pesticide removal in pilot-scale wetlands</w:t>
+                <w:t xml:space="preserve">Evolution of dissolved organic matter during abiotic oxidation of coal tar—comparison with contaminated soils under natural attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallee Romain</w:t>
+                <w:t xml:space="preserve">Ogier Hanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dousset Sylvie</w:t>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billet David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Boulangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.09.040⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.1431-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3465-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248572v1</w:t>
+                <w:t xml:space="preserve">hal-01249370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Vetiver Grass (Vetiveria Zizanioides L. Nash) for phytoremediation of endosulfan in two cotton soils from Burkina Faso</w:t>
+                <w:t xml:space="preserve">Sorption of selected pesticides on soils, sediment and straw from a constructed agricultural drainage ditch or pond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. O. Z. Abaga</w:t>
+                <w:t xml:space="preserve">Romain Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dousset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Billet</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2012.759531⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4895-4905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1840-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009915v1</w:t>
+                <w:t xml:space="preserve">hal-01077492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of selected pesticides on soils, sediment and straw from a constructed agricultural drainage ditch or pond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of Vetiver Grass (Vetiveria Zizanioides L. Nash) for phytoremediation of endosulfan in two cotton soils from Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. O. Z. Abaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vallee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Billet</w:t>
+                <w:t xml:space="preserve">S. Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">C. Munier-Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (7), pp.4895-4905. </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.95-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1840-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2012.759531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077492v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, electrical and magnetic properties of evaporated Ni/Cu and Ni/glass thin films</w:t>
               </w:r>
@@ -1760,359 +1760,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial endophytes of poplar: integration of multi-omics to reveal their response to PAH contamination</w:t>
+                <w:t xml:space="preserve">Devenir du phénanthrène dans l'holobionte peuplier-microorganismes révélé par ADN-SIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Gréau</w:t>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Billet David</w:t>
+                <w:t xml:space="preserve">Claire Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology Gordon Research Seminar.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, South Hadley, United States</w:t>
+              <w:t xml:space="preserve">XIème colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754836v1</w:t>
+                <w:t xml:space="preserve">hal-04754901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir du phénanthrène dans l'holobionte peuplier-microorganismes révélé par ADN-SIP</w:t>
+                <w:t xml:space="preserve">Microbial endophytes of poplar: integration of multi-omics to reveal their response to PAH contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology Gordon Research Seminar.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, South Hadley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754901v1</w:t>
+                <w:t xml:space="preserve">hal-04754836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multi-omics approches to reveal the response of a microbe-poplar holobiont to a PAH contamination gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Gréau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES-SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Landau, Germany</w:t>
@@ -2193,51 +2193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Conreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Symposium Pesticide Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2301,51 +2301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosby S Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2560,51 +2560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -2741,51 +2741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural attenuation of petroleum contamination in forest ecosystems: role of pedological and biological (microorganisms, flora and fauna) characteristics – the CONPET project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,51 +2793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaconsoil - 14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
@@ -2858,923 +2858,1044 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable-Isotope Probing unravels fate of phenanthrene in poplar-microbes holobiont and identifies active soil and root endophyte degraders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Détermination directe du rapport isotopique 87Sr/86Sr par ICP-MS/MS Quadripolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, South Hadley, United States</w:t>
+              <w:t xml:space="preserve">Spectratom 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754830v1</w:t>
+                <w:t xml:space="preserve">hal-05606243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the response of a microbe-poplar holobiont to a PAH contamination gradient: exploration and integration of multi-omics data</w:t>
+                <w:t xml:space="preserve">Stable-Isotope Probing unravels fate of phenanthrene in poplar-microbes holobiont and identifies active soil and root endophyte degraders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Gréau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, South Hadley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755457v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de solutions isotopiquement enrichies pour l’analyse de l’exposition aux mélanges Cr(III)/Cr(VI) en écotoxicologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Deciphering the response of a microbe-poplar holobiont to a PAH contamination gradient: exploration and integration of multi-omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECTR'ATOM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609162v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and ecotoxicity of wood treatment residues in soil and water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pacôme Bini</w:t>
+                <w:t xml:space="preserve">Utilisation de solutions isotopiquement enrichies pour l’analyse de l’exposition aux mélanges Cr(III)/Cr(VI) en écotoxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Bojic</w:t>
+                <w:t xml:space="preserve">Antonin Ambiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poizac Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">SPECTR'ATOM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122652v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a PAH contamination gradient on microbial communities associated with Populus canadensis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+                <w:t xml:space="preserve">Transfer and ecotoxicity of wood treatment residues in soil and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Villette</w:t>
+                <w:t xml:space="preserve">Pacôme Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
+                <w:t xml:space="preserve">Clement Bojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poizac Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of soil Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805321v1</w:t>
+                <w:t xml:space="preserve">hal-04122652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+                <w:t xml:space="preserve">Impact of a PAH contamination gradient on microbial communities associated with Populus canadensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Ecology of soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185981v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appoline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3921,51 +4042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gaullier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.06.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9123-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ondo Zue Abaga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60062-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4367-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osswald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWN9GJ8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Hanser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3465-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallee Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousset Sylvie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.09.040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JMH8JWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. O. Z. Abaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munier-Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.759531" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1840-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nacereddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.09.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7FZS89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vukadinovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vilette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01556658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03609162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ambiaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gaullier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.06.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9123-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ondo Zue Abaga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60062-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4367-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osswald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWN9GJ8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallee Romain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousset Sylvie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.09.040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JMH8JWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Hanser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3465-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1840-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. O. Z. Abaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munier-Lamy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.759531" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nacereddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.09.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7FZS89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vukadinovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vilette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01556658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03609162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ambiaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>