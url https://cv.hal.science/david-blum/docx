--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,606 +636,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpain-2 Mediates MBNL2 Degradation and a Developmental RNA Processing Program in Neurodegeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee-Hsin Wang</w:t>
+                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chien-Yu Lin</w:t>
+                <w:t xml:space="preserve">Lauranne Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Mei Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2006-21.2022⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03699311v1</w:t>
+                <w:t xml:space="preserve">hal-03855350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istradefylline protects from cisplatin-induced nephrotoxicity and peripheral neuropathy while preserving cisplatin antitumor effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calpain-2 Mediates MBNL2 Degradation and a Developmental RNA Processing Program in Neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee-Hsin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Yu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+                <w:t xml:space="preserve">Yu-Mei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Fellah</w:t>
+                <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaewon Sim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI152924⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.JN-RM-2006-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2006-21.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03865945v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03699311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian Brain Ca2+ Channel Activity Transplanted into Xenopus laevis Oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+                <w:t xml:space="preserve">Sandrine Humez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Humez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes12050496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03699305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Paiva</w:t>
+                <w:t xml:space="preserve">Istradefylline protects from cisplatin-induced nephrotoxicity and peripheral neuropathy while preserving cisplatin antitumor effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Meriaux</w:t>
+                <w:t xml:space="preserve">Sandy Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Poncelet</w:t>
+                <w:t xml:space="preserve">Jaewon Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouada Nebie</w:t>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 132 (12), </w:t>
+              <w:t xml:space="preserve">, 2022, 132 (22), pp.e152924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI152924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855350v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03865945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the administration of platelet lysates to the brain help treat neurological disorders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouada Nebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1289,2989 +1289,2989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04237892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chronic doxycycline treatment in the APP/PS1 mouse model of Alzheimer's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
+                <w:t xml:space="preserve">Increased surface P2X4 receptors by mutant SOD1 proteins contribute to ALS pathogenesis in SOD1-G93A mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fayoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melanie Besegher</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carracedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2022.108999⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (8), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-022-04461-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03699325v1</w:t>
+                <w:t xml:space="preserve">hal-03727881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased surface P2X4 receptors by mutant SOD1 proteins contribute to ALS pathogenesis in SOD1-G93A mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Bertin</w:t>
+                <w:t xml:space="preserve">Impact of chronic doxycycline treatment in the APP/PS1 mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Martinez</w:t>
+                <w:t xml:space="preserve">Bryan Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Fayoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Carracedo</w:t>
+                <w:t xml:space="preserve">Melanie Besegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (8), pp.431. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.108999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-022-04461-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2022.108999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727881v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03699325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human platelet lysate biotherapy for traumatic brain injury: preclinical assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glial cells and adaptive immunity in frontotemporal dementia with tau pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassina Barro</w:t>
+                <w:t xml:space="preserve">Iain Hartnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liling Delila</w:t>
+                <w:t xml:space="preserve">James Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Faivre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Dorothee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.awab205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awab205⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 144 (3), pp.724-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03366711v1</w:t>
+                <w:t xml:space="preserve">hal-03156966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrative nucleoside transporter 1 inhibition rescues energy dysfunction and pathology in a model of tauopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ching-Pang Chang</w:t>
+                <w:t xml:space="preserve">P2X7-deficiency improves plasticity and cognitive abilities in a mouse model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Gin Chang</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei-Yun Chuang</w:t>
+                <w:t xml:space="preserve">Aurélia Ces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Nadège Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuo-Chen Wu</w:t>
+                <w:t xml:space="preserve">Pauline Lagouge-Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.112. </w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206, pp.102139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01213-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03366697v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03366671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2X7-deficiency improves plasticity and cognitive abilities in a mouse model of Tauopathy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrative nucleoside transporter 1 inhibition rescues energy dysfunction and pathology in a model of tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martin</w:t>
+                <w:t xml:space="preserve">Ching-Pang Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Ces</w:t>
+                <w:t xml:space="preserve">Ya-Gin Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Sarrazin</w:t>
+                <w:t xml:space="preserve">Pei-Yun Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lagouge-Roussey</w:t>
+                <w:t xml:space="preserve">Thi Ngoc Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102139⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01213-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03366671v1</w:t>
+                <w:t xml:space="preserve">inserm-03366697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial cells and adaptive immunity in frontotemporal dementia with tau pathology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Human platelet lysate biotherapy for traumatic brain injury: preclinical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Nicoll</w:t>
+                <w:t xml:space="preserve">Lassina Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dorothee</w:t>
+                <w:t xml:space="preserve">Liling Delila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Boche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 144 (3), pp.724-745. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.awab205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156966v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03366711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Purinergic Signaling in Health and Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat-treated human platelet pellet lysate modulates microglia activation, favors wound healing and promotes neuronal differentiation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassina Barro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Yu-Wen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Ceruti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Folke Knutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2020.00015⟩</w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2020.1732324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541233v1</w:t>
+                <w:t xml:space="preserve">hal-02541219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does physical activity associated with chronic food restriction alleviate anxiety like behaviour, in female mice?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Purinergic Signaling in Health and Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
+                <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne L Dickson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefania Ceruti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2020.104807⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2020.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03048737v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Alzheimer risk genes determine the microglia response to amyloid‐β but not to TAU pathology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does physical activity associated with chronic food restriction alleviate anxiety like behaviour, in female mice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philibert Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Lu</w:t>
+                <w:t xml:space="preserve">Suzanne L Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renzo Mancuso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicola Thrupp</w:t>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201910606⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.104807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2020.104807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02450349v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03048737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network remodelling reflects tau-related pathology prior to memory deficits in Thy-Tau22 mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Alzheimer risk genes determine the microglia response to amyloid‐β but not to TAU pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
+                <w:t xml:space="preserve">Renzo Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meltem Karatas</w:t>
+                <w:t xml:space="preserve">Nicola Fattorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sourty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Lamy</w:t>
+                <w:t xml:space="preserve">Nicola Thrupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa312⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e10606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201910606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086057v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02450349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Sodium Selenate Treatment Restores Deficits in Cognition and Synaptic Plasticity in a Murine Model of Tauopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain network remodelling reflects tau-related pathology prior to memory deficits in Thy-Tau22 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ahmed</w:t>
+                <w:t xml:space="preserve">Meltem Karatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann van Der Jeugd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Marion Sourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2020.570223⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02999926v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperexcitability and seizures in the THY-Tau22 mouse model of tauopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic Sodium Selenate Treatment Restores Deficits in Cognition and Synaptic Plasticity in a Murine Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Ferry</w:t>
+                <w:t xml:space="preserve">Tariq Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Laurent</w:t>
+                <w:t xml:space="preserve">Ann van Der Jeugd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94, pp.265-270. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.570223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2020.570223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065490v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02999926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-treated human platelet pellet lysate modulates microglia activation, favors wound healing and promotes neuronal differentiation in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lassina Barro</w:t>
+                <w:t xml:space="preserve">Hyperexcitability and seizures in the THY-Tau22 mouse model of tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Wen Wu</w:t>
+                <w:t xml:space="preserve">Ursula Sandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folke Knutson</w:t>
+                <w:t xml:space="preserve">Barbara Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Buee</w:t>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537104.2020.1732324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541219v1</w:t>
+                <w:t xml:space="preserve">hal-03065490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuroprotective activity of heat-treated human platelet lysate biomaterials manufactured from outdated pathogen-reduced (amotosalen/UVA) platelet concentrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caffeine Consumption During Pregnancy Accelerates the Development of Cognitive Deficits in Offspring in a Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Devos</w:t>
+                <w:t xml:space="preserve">Stefania Zappettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vingtdeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lassina Barro</w:t>
+                <w:t xml:space="preserve">Antoine Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Devedjian</w:t>
+                <w:t xml:space="preserve">Sébastien Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (1), pp.89. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12929-019-0579-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2019.00438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02350063v1</w:t>
+                <w:t xml:space="preserve">inserm-02350061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLRP3 inflammasome activation drives tau pathology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The neuroprotective activity of heat-treated human platelet lysate biomaterials manufactured from outdated pathogen-reduced (amotosalen/UVA) platelet concentrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Ising</w:t>
+                <w:t xml:space="preserve">David Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Venegas</w:t>
+                <w:t xml:space="preserve">Valérie Vingtdeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassina Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangshuang Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susanne Schmidt</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Devedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1769-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12929-019-0579-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413609v1</w:t>
+                <w:t xml:space="preserve">inserm-02350063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau- but not Aß -pathology enhances NMDAR-dependent depotentiation in AD-mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Faldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Balschun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), pp.202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-019-0813-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain insulin response and peripheral metabolic changes in a Tau transgenic mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leboucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tariq Ahmed</w:t>
+                <w:t xml:space="preserve">Anne Tailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125, pp.14-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02350072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exacerbation of C1q dysregulation, synaptic loss and memory deficits in tau pathology linked to neuronal adenosine A2A receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Faivre</w:t>
+                <w:t xml:space="preserve">NLRP3 inflammasome activation drives tau pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Ising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pietrowski</w:t>
+                <w:t xml:space="preserve">Shuangshuang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
+                <w:t xml:space="preserve">Hannah Scheiblich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awz288⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7784), pp.669-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1769-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350065v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine Consumption During Pregnancy Accelerates the Development of Cognitive Deficits in Offspring in a Model of Tauopathy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Exacerbation of C1q dysregulation, synaptic loss and memory deficits in tau pathology linked to neuronal adenosine A2A receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+                <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Buee</w:t>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.438. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (11), pp.3636-3654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2019.00438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02348452v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Hormone Supplementation Restores Spatial Memory, Hippocampal Markers of Neuroinflammation, Plasticity-Related Signaling Molecules, and β-Amyloid Peptide Load in Hypothyroid Rats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caffeine Consumption During Pregnancy Accelerates the Development of Cognitive Deficits in Offspring in a Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Zappettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-018-1111-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2019.00438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01833290v1</w:t>
+                <w:t xml:space="preserve">inserm-02348452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2A R‐induced transcriptional deregulation in astrocytes: An in vitro study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thyroid Hormone Supplementation Restores Spatial Memory, Hippocampal Markers of Neuroinflammation, Plasticity-Related Signaling Molecules, and β-Amyloid Peptide Load in Hypothyroid Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chaalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.23688⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (1), pp.722-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-018-1111-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350068v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain insulin response and peripheral metabolic changes in a Tau transgenic mouse model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Raison</w:t>
+                <w:t xml:space="preserve">A2A R‐induced transcriptional deregulation in astrocytes: An in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia R. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeliki S. Pavlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (12), pp.2329-2342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.23688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397632v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New piperazine multi-effect drugs prevent neurofibrillary degeneration and amyloid deposition, and preserve memory in animal models of Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vingtdeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,5373 +4329,5239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02350071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine Consumption During Pregnancy Accelerates the Development of Cognitive Deficits in Offspring in a Model of Tauopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Buee</w:t>
+                <w:t xml:space="preserve">Tacrolimus-induced nephrotoxicity in mice is associated with microRNA deregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia van Der Hauwaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Flore Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2019.00438⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (4), pp.1539 - 1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-018-2158-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02350061v1</w:t>
+                <w:t xml:space="preserve">inserm-01833311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effect of a Selective Adenosine A2A Receptor Antagonist in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutual relationship between Tau and central insulin signalling: consequences for AD and Tauopathies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000487641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930489v1</w:t>
+                <w:t xml:space="preserve">inserm-01833302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zsuzsanna Callaerts-Vegh</w:t>
+                <w:t xml:space="preserve">The Role of Adenosine Tone and Adenosine Receptors in Huntington's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijuang Chern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosaria Domenici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Yu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Caffeine and Adenosine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.43 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/caff.2018.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350076v1</w:t>
+                <w:t xml:space="preserve">inserm-01930490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinstating plasticity and memory in a tauopathy mouse model with an acetyltransferase activator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Judita Kasperová</w:t>
+                <w:t xml:space="preserve">Snehajyoti Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hrubá</w:t>
+                <w:t xml:space="preserve">Raphaelle Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider‐anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.e8587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833299v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related shift in LTD is dependent on neuronal adenosine A2A receptors interplay with mGluR5 and NMDA receptors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vânia Batalha</w:t>
+                <w:t xml:space="preserve">Luc Cellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Marques-Morgado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joana Coelho</w:t>
+                <w:t xml:space="preserve">Aude Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (8), pp.1876-1900. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-018-0110-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833281v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Brain insulin signaling and Tau: impact for Alzheimer's disease and Tauopathies]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+                <w:t xml:space="preserve">Evgenia Salta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gratuze</w:t>
+                <w:t xml:space="preserve">Elke Vanden Eynden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Benderradji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Buee</w:t>
+                <w:t xml:space="preserve">Zsuzsanna Callaerts-Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02350074v1</w:t>
+                <w:t xml:space="preserve">inserm-02350076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hrubá</w:t>
+                <w:t xml:space="preserve">Beneficial Effect of a Selective Adenosine A2A Receptor Antagonist in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Zornbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enas Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Baqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093235v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation mutuelle entre Tau et signalisation centrale de l’insuline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+                <w:t xml:space="preserve">Evgenia Salta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gratuze</w:t>
+                <w:t xml:space="preserve">Elke Vanden Eynden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Benderradji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Buée</w:t>
+                <w:t xml:space="preserve">Zsuzsanna Callaerts-Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01958478v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine Augmentation Evoked by an ENT1 Inhibitor Improves Memory Impairment and Neuronal Plasticity in the APP/PS1 Mouse Model of Alzheimer’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu-Han Kao</w:t>
+                <w:t xml:space="preserve">Relation mutuelle entre Tau et signalisation centrale de l’insuline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-018-1030-z⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.929-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833298v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01958478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zsuzsanna Callaerts-Vegh</w:t>
+                <w:t xml:space="preserve">Adenosine Augmentation Evoked by an ENT1 Inhibitor Improves Memory Impairment and Neuronal Plasticity in the APP/PS1 Mouse Model of Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Chia Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Pang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Jung Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsing-Lin Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Han Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-018-1030-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930483v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic Alterations in Neurodegenerative Diseases and Their Relation to Abnormal Energy Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vercruysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Åsa Petersén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Vieau</w:t>
+                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Popelová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Pražienková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Neprašová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Judita Kasperová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hrubá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00520⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), pp.1725 - 1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350079v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau and neuroinflammation: What impact for Alzheimer's Disease and Tauopathies?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Age-related shift in LTD is dependent on neuronal adenosine A2A receptors interplay with mGluR5 and NMDA receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Marques-Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bj.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (8), pp.1876-1900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-018-0110-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833293v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual relationship between Tau and central insulin signalling: consequences for AD and Tauopathies ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">[Brain insulin signaling and Tau: impact for Alzheimer's disease and Tauopathies]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000487641⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.929-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833302v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus-induced nephrotoxicity in mice is associated with microRNA deregulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Popelová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Vandenbussche</w:t>
+                <w:t xml:space="preserve">Veronika Pražienková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia van Der Hauwaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
+                <w:t xml:space="preserve">Barbora Neprašová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Franczak</w:t>
+                <w:t xml:space="preserve">Barbora Judita Kasperová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Flore Mari</w:t>
+                <w:t xml:space="preserve">Lucie Hrubá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (4), pp.1539 - 1550. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), pp.1725-1736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-018-2158-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833311v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Adenosine Tone and Adenosine Receptors in Huntington's Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chien-Yu Lin</w:t>
+                <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Caffeine and Adenosine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/caff.2018.0006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930490v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tau and neuroinflammation: What impact for Alzheimer's Disease and Tauopathies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00520⟩</w:t>
+              <w:t xml:space="preserve">Biomedical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.21 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bj.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930487v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinstating plasticity and memory in a tauopathy mouse model with an acetyltransferase activator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+                <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthimios Skoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Wegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930486v1</w:t>
+                <w:t xml:space="preserve">inserm-01833336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and evaluation of 2-aryl benzoxazoles as promising hit for the A2A receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Agouridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (1), pp.850-864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14756366.2017.1334648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal T cell infiltration promotes neuroinflammation and cognitive decline in a mouse model of tauopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dorothee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140 (1), pp.184 - 200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/aww270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau deletion promotes brain insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marciniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214 (8), pp.2257 - 2269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1084/jem.20161731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau et troubles cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dorothee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Delarasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (10), pp.817 - 819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20173310002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of MUC1 mucin in kidney ischemia-reperfusion injury: Nephroprotector in early phase, but pro-fibrotic in late phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pottier</w:t>
+                <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthimios Skoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Wegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2017.03.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833348v1</w:t>
+                <w:t xml:space="preserve">hal-03093243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
+                <w:t xml:space="preserve">Dual role of MUC1 mucin in kidney ischemia-reperfusion injury: Nephroprotector in early phase, but pro-fibrotic in late phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Sotiropoulos</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gibier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Galas</w:t>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Silva</w:t>
+                <w:t xml:space="preserve">Melanie Fanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efthimios Skoulakis</w:t>
+                <w:t xml:space="preserve">Kelly Gaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Wegmann</w:t>
+                <w:t xml:space="preserve">Nicolas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1863 (6), pp.1336 - 1349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2017.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093243v1</w:t>
+                <w:t xml:space="preserve">inserm-01833348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susanne Wegmann</w:t>
+                <w:t xml:space="preserve">mRNA Levels of ACh-Related Enzymes in the Hippocampus of THY-Tau22 Mouse: A Model of Human Tauopathy with No Signs of Motor Disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (4), pp.411-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12031-015-0699-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01833336v1</w:t>
+                <w:t xml:space="preserve">hal-02541224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased tauopathy drives microglia-mediated clearance of beta-amyloid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edsel Abud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Yeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Lakatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Nassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-016-0336-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics analysis of mouse brain models of human diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 600, pp.90 - 100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The caffeine-binding adenosine A2A receptor induces age-like HPA-axis dysfunction by targeting glucocorticoid receptor function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vânia Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.31493. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efthimios Skoulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Wegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01654098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA Levels of ACh-Related Enzymes in the Hippocampus of THY-Tau22 Mouse: A Model of Human Tauopathy with No Signs of Motor Disturbance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rui Gomes</w:t>
+                <w:t xml:space="preserve">Cholesterol 24-hydroxylase defect is implicated in memory impairments associated with Alzheimer-like Tau pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayciriex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Michaelsen-Preusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (21), pp.5965 - 5976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12031-015-0699-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02541224v1</w:t>
+                <w:t xml:space="preserve">hal-01779042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol 24-hydroxylase defect is implicated in memory impairments associated with Alzheimer-like Tau pathology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Potier</w:t>
+                <w:t xml:space="preserve">Design and synthesis of fused tetrahydroisoquinoline-iminoimidazolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Moas Heloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rincon Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01779042v1</w:t>
+                <w:t xml:space="preserve">hal-02060788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of fused tetrahydroisoquinoline-iminoimidazolines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+                <w:t xml:space="preserve">Role of the Tau N-terminal region in microtubule stabilization revealed by new endogenous truncated forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Derisbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Leghay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep09659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02060788v1</w:t>
+                <w:t xml:space="preserve">hal-01659458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Tau N-terminal region in microtubule stabilization revealed by new endogenous truncated forms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Laurent</w:t>
+                <w:t xml:space="preserve">PTU-induced hypothyroidism in rats leads to several early neuropathological signs of Alzheimer's disease in the hippocampus and spatial memory impairments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chaalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (11), pp.1381-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep09659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01659458v1</w:t>
+                <w:t xml:space="preserve">hal-01165538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTU-induced hypothyroidism in rats leads to several early neuropathological signs of Alzheimer's disease in the hippocampus and spatial memory impairments.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Blanc</w:t>
+                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunie Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dourlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bélarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.22319⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.757-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01165538v1</w:t>
+                <w:t xml:space="preserve">hal-00765859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Bélarbi</w:t>
+                <w:t xml:space="preserve">Targeting phospho-Ser422 by active Tau Immunotherapy in the THYTau22 mouse model: a suitable therapeutic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëticia Troquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Curr Alzheimer Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.397-405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00765859v1</w:t>
+                <w:t xml:space="preserve">inserm-00664452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting phospho-Ser422 by active Tau Immunotherapy in the THYTau22 mouse model: a suitable therapeutic approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Grosjean</w:t>
+                <w:t xml:space="preserve">Filamin-A and Myosin VI colocalize with fibrillary Tau protein in Alzheimer's disease and FTDP-17 brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Feuillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deramecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laquérriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curr Alzheimer Res</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1345, pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2010.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00664452v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les acteurs moléculaires de la pathologie Alzheimer permettent de comprendre la démence ? Quelles conséquences diagnostiques et thérapeutiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Buée-Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (5), pp.401-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2515/therapie/2010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamin-A and Myosin VI colocalize with fibrillary Tau protein in Alzheimer's disease and FTDP-17 brains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
+                <w:t xml:space="preserve">Early Tau pathology involving the septo-hippocampal pathway in a Tau transgenic model: relevance to Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Schindowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Alzheimer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2), pp.152-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02329958v1</w:t>
+                <w:t xml:space="preserve">inserm-00375282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Tau pathology involving the septo-hippocampal pathway in a Tau transgenic model: relevance to Alzheimer's disease.</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Increased Alix (apoptosis-linked gene-2 interacting protein X) immunoreactivity in the degenerating striatum of rats chronically treated by 3-nitropropionic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona J. Hemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona J. Hemming</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Galas</w:t>
+                <w:t xml:space="preserve">Sakina Torch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 368 (3), pp.309-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00381837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9705,124 +9571,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major contribution of adenosine signalling in synaptic remodeling during post-natal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1stLil N’ doC Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9832,440 +9698,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau, Diabetes and Insulin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myotonic Dystrophy: an RNA Toxic Gain of Function Tauopathy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Schraen-Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.259-287, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_21⟩</w:t>
+              <w:t xml:space="preserve">, pp.207-216, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541221v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotonic Dystrophy: an RNA Toxic Gain of Function Tauopathy?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tau, Diabetes and Insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.207-216, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_17⟩</w:t>
+              <w:t xml:space="preserve">, pp.259-287, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541222v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine and Alzheimer’s Disease : A Possible Epigenetic Link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Sandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousiges</w:t>
+                <w:t xml:space="preserve">Luisa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Flaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homeostatic Control of Brain Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press; Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.453-480, 2015, 978-0-19-932229-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxford University Press; Oxford University Press</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/med/9780199322299.003.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10275,161 +10141,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AETA peptide drives Alzheimer’s disease signature of synapse dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Dunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Dunot</w:t>
+                <w:t xml:space="preserve">Carine Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Gandin</w:t>
+                <w:t xml:space="preserve">Marin Truchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Truchi</w:t>
+                <w:t xml:space="preserve">Giulia Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Pirro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId380"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10576,51 +10442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;nais Genin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nobili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03115-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04686940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Grgurina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Li Chou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Olarewaju Babamale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Walker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2023.06.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hsin Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yu Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2006-21.2022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050496" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04237892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burnouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04397-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Besegher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.108999" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fayoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04461-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Barro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liling Delila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab205" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Pang Chang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Gin Chang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yun Chuang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Chen Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01213-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ces" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lagouge-Roussey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102139" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hartnell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nicoll" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dorothee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa457" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ceruti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.00015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03048737v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Duriez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L Dickson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annerieke Sierksma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Lu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Mancuso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fattorelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Thrupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201910606" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa312" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02999926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Der Jeugd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.570223" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sandau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.06.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541219v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Wu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folke Knutson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1732324" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Devedjian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-019-0579-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ising" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Venegas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Scheiblich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1769-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Faldini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Balschun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0813-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tailleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.01.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02348452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00438" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chaalal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Poirier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laroche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Enderlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1111-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeliki S. Pavlou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23688" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coelho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zornbach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Malik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Baqi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00235" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350076v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Salta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Vanden Eynden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Callaerts-Vegh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-018-0285-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Popelov&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pra&#382;ienkov&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Nepra&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Judita Kasperov&#225;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hrub&#225;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171041" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferreira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ferreira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Batalha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques-Morgado" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0110-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gratuze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vieau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018238" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093235v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chia Lee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Jung Lin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Lin Lai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Han Kao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1030-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vercruysse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Peters&#233;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00520" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2018.01.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833302v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487641" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833311v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vandenbussche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van Der Hauwaert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franczak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Mari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2158-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijuang Chern" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Domenici" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/caff.2018.0006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cellai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930486v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehajyoti Chatterjee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider&#8208;anthony" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;rienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708587" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Agouridas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1334648" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833350v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hunot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww270" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833342v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marciniak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20161731" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833339v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delarasse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gibier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fanchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.03.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093243v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sotiropoulos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Galas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Skoulakis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Wegmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-017-0489-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsel Abud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Yeung" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lakatos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Nassi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0336-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433082v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2016.11.022" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833352v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valadas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gomes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31493" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01654098v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana M. Silva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541224v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-015-0699-y" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burlot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Braudeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Michaelsen-Preusse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv268" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060788v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Moas Heloire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rincon Arias" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.030" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165538v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Blanc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22319" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15PHQJ99-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664452v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Troquier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Burnouf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Grosjean" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093376v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010054" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD616F9DED3DD112C78B42A96AB3792573900917/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329958v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Feuillette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.05.007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDBR64L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375282v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belarbi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schindowski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381837v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona J. Hemming" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Torch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuvelier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.07.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montmasson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541221v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_21" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541222v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_17" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731326v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousiges" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lopes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Flaten" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordmedicine.com/view/10.1093/med/9780199322299.001.0001/med-9780199322299-chapter-25" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199322299.003.0025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391855v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dunot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gandin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pirro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moreno" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;nais Genin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nobili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03115-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04686940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Grgurina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Li Chou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Olarewaju Babamale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Walker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2023.06.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hsin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yu Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Lin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2006-21.2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050496" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04237892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burnouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04397-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fayoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04461-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Besegher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.108999" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hartnell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nicoll" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dorothee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa457" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ces" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lagouge-Roussey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102139" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Pang Chang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Gin Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yun Chuang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Chen Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01213-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Barro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liling Delila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Wu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folke Knutson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1732324" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ceruti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.00015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03048737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Duriez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L Dickson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104807" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annerieke Sierksma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Lu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Mancuso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fattorelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Thrupp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201910606" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa312" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02999926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ahmed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Der Jeugd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.570223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sandau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.06.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Devedjian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-019-0579-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Faldini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Balschun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0813-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tailleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.01.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413609v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ising" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Venegas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Scheiblich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1769-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02348452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833290v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chaalal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Poirier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laroche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Enderlin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1111-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Santos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeliki S. Pavlou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23688" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vandenbussche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van Der Hauwaert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Mari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2158-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gratuze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487641" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijuang Chern" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Domenici" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/caff.2018.0006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930486v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehajyoti Chatterjee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider&#8208;anthony" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;rienne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708587" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cellai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00520" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Salta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Vanden Eynden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Callaerts-Vegh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-018-0285-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930489v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coelho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zornbach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Malik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Baqi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00235" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vieau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018238" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chia Lee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Jung Lin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Lin Lai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Han Kao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1030-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833308v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vercruysse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Peters&#233;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Popelov&#225;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pra&#382;ienkov&#225;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Nepra&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Judita Kasperov&#225;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hrub&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171041" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ferreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Batalha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques-Morgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0110-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350079v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2018.01.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833336v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sotiropoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Galas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Skoulakis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Wegmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-017-0489-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060508v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duroux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Agouridas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1334648" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hunot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww270" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marciniak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20161731" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delarasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833348v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gibier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fanchon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.03.023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541224v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valadas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gomes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-015-0699-y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833353v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsel Abud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Yeung" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lakatos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Nassi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0336-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2016.11.022" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833352v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31493" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01654098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana M. Silva" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779042v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burlot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Braudeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Michaelsen-Preusse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv268" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060788v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Moas Heloire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rincon Arias" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165538v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Blanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22319" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15PHQJ99-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Troquier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Burnouf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Grosjean" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329958v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Feuillette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.05.007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDBR64L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093376v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010054" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD616F9DED3DD112C78B42A96AB3792573900917/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375282v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belarbi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schindowski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381837v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona J. Hemming" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Torch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuvelier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.07.046" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974263v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montmasson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541222v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541221v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_21" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731326v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousiges" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lopes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Flaten" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordmedicine.com/view/10.1093/med/9780199322299.001.0001/med-9780199322299-chapter-25" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199322299.003.0025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391855v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dunot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gandin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pirro" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moreno" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>