--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,6932 +66,6932 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upregulation of adenosine A&amp;lt;sub&amp;gt;2A&amp;lt;/sub&amp;gt; receptor in astrocytes is sufficient to trigger hippocampal multicellular dysfunctions and memory deficits</w:t>
+                <w:t xml:space="preserve">Blood-based biomarkers of ferroptosis in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Launay</w:t>
+                <w:t xml:space="preserve">Vincent Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+                <w:t xml:space="preserve">Emeline Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athénais Genin</w:t>
+                <w:t xml:space="preserve">Clément Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gauvrit</w:t>
+                <w:t xml:space="preserve">Guillaume Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Nobili</w:t>
+                <w:t xml:space="preserve">Mary Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 30 (11), pp.5300-5314. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.107414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-025-03115-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2026.107414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213296v1</w:t>
+                <w:t xml:space="preserve">hal-05603983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulated expression of cholesterol biosynthetic genes in Alzheimer's disease alters epigenomic signatures of hippocampal neurons</w:t>
+                <w:t xml:space="preserve">Upregulation of adenosine A&amp;lt;sub&amp;gt;2A&amp;lt;/sub&amp;gt; receptor in astrocytes is sufficient to trigger hippocampal multicellular dysfunctions and memory deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Paiva</w:t>
+                <w:t xml:space="preserve">Agathe Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Seguin</w:t>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Grgurina</w:t>
+                <w:t xml:space="preserve">Athénais Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Kumar Singh</w:t>
+                <w:t xml:space="preserve">Thibaut Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+                <w:t xml:space="preserve">Paola Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Neurobiology of Disease, 198, pp.106538. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 30 (11), pp.5300-5314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2024.106538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-025-03115-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686940v1</w:t>
+                <w:t xml:space="preserve">hal-05213296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal A2A receptor exacerbates synapse loss and memory deficits in APP/PS1 mice</w:t>
+                <w:t xml:space="preserve">Dysregulated expression of cholesterol biosynthetic genes in Alzheimer's disease alters epigenomic signatures of hippocampal neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Launay</w:t>
+                <w:t xml:space="preserve">Isabel Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+                <w:t xml:space="preserve">Jonathan Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Burgard</w:t>
+                <w:t xml:space="preserve">Iris Grgurina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Meriaux</w:t>
+                <w:t xml:space="preserve">Akash Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awae113⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Neurobiology of Disease, 198, pp.106538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2024.106538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684882v1</w:t>
+                <w:t xml:space="preserve">hal-04686940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood–brain crosstalk: the roles of neutrophils, platelets, and neutrophil extracellular traps in neuropathologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuronal A2A receptor exacerbates synapse loss and memory deficits in APP/PS1 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulkareem Olarewaju Babamale</w:t>
+                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Walker</w:t>
+                <w:t xml:space="preserve">Kévin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+                <w:t xml:space="preserve">Anaëlle Burgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Céline Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (9), pp.764-779. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Brain - A Journal of Neurology, 147 (8), pp.2691-2705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tins.2023.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807455v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood–brain crosstalk: the roles of neutrophils, platelets, and neutrophil extracellular traps in neuropathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Meriaux</w:t>
+                <w:t xml:space="preserve">Ming-Li Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Poncelet</w:t>
+                <w:t xml:space="preserve">Abdulkareem Olarewaju Babamale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouada Nebie</w:t>
+                <w:t xml:space="preserve">Tara Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t>
+              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (9), pp.764-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tins.2023.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855350v1</w:t>
+                <w:t xml:space="preserve">hal-04807455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calpain-2 Mediates MBNL2 Degradation and a Developmental RNA Processing Program in Neurodegeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee-Hsin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Yu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Mei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.JN-RM-2006-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2006-21.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03699311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian Brain Ca2+ Channel Activity Transplanted into Xenopus laevis Oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Humez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes12050496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03699305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istradefylline protects from cisplatin-induced nephrotoxicity and peripheral neuropathy while preserving cisplatin antitumor effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmone Dewaeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaewon Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132 (22), pp.e152924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI152924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03865945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the administration of platelet lysates to the brain help treat neurological disorders?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouada Nebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-022-04397-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04237892v1</w:t>
+                <w:t xml:space="preserve">hal-03855350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased surface P2X4 receptors by mutant SOD1 proteins contribute to ALS pathogenesis in SOD1-G93A mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can the administration of platelet lysates to the brain help treat neurological disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Martinez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 79 (8), pp.431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-022-04461-5⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 79 (7), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-022-04397-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727881v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04237892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chronic doxycycline treatment in the APP/PS1 mouse model of Alzheimer's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Increased surface P2X4 receptors by mutant SOD1 proteins contribute to ALS pathogenesis in SOD1-G93A mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melanie Besegher</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carracedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2022.108999⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (8), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-022-04461-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03699325v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial cells and adaptive immunity in frontotemporal dementia with tau pathology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Nicoll</w:t>
+                <w:t xml:space="preserve">Impact of chronic doxycycline treatment in the APP/PS1 mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dorothee</w:t>
+                <w:t xml:space="preserve">Bryan Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Boche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Besegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa457⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.108999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2022.108999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156966v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03699325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2X7-deficiency improves plasticity and cognitive abilities in a mouse model of Tauopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrative nucleoside transporter 1 inhibition rescues energy dysfunction and pathology in a model of tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Ces</w:t>
+                <w:t xml:space="preserve">Ching-Pang Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Sarrazin</w:t>
+                <w:t xml:space="preserve">Ya-Gin Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lagouge-Roussey</w:t>
+                <w:t xml:space="preserve">Pei-Yun Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102139⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01213-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03366671v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03366697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrative nucleoside transporter 1 inhibition rescues energy dysfunction and pathology in a model of tauopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ya-Gin Chang</w:t>
+                <w:t xml:space="preserve">Human platelet lysate biotherapy for traumatic brain injury: preclinical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei-Yun Chuang</w:t>
+                <w:t xml:space="preserve">Lassina Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Liling Delila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuo-Chen Wu</w:t>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.112. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.awab205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01213-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03366697v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03366711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human platelet lysate biotherapy for traumatic brain injury: preclinical assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">P2X7-deficiency improves plasticity and cognitive abilities in a mouse model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassina Barro</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liling Delila</w:t>
+                <w:t xml:space="preserve">Aurélia Ces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Faivre</w:t>
+                <w:t xml:space="preserve">Nadège Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lagouge-Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awab205⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206, pp.102139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03366711v1</w:t>
+                <w:t xml:space="preserve">inserm-03366671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-treated human platelet pellet lysate modulates microglia activation, favors wound healing and promotes neuronal differentiation in vitro</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glial cells and adaptive immunity in frontotemporal dementia with tau pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folke Knutson</w:t>
+                <w:t xml:space="preserve">Iain Hartnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Buee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Nicoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dorothee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537104.2020.1732324⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (3), pp.724-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541219v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Purinergic Signaling in Health and Disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel Alzheimer risk genes determine the microglia response to amyloid‐β but not to TAU pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Fattorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Thrupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2020.00015⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e10606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201910606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541233v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02450349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does physical activity associated with chronic food restriction alleviate anxiety like behaviour, in female mice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne L Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124, pp.104807. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2020.104807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03048737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Alzheimer risk genes determine the microglia response to amyloid‐β but not to TAU pathology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Purinergic Signaling in Health and Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Ceruti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201910606⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2020.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02450349v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain network remodelling reflects tau-related pathology prior to memory deficits in Thy-Tau22 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Karatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaa312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Sodium Selenate Treatment Restores Deficits in Cognition and Synaptic Plasticity in a Murine Model of Tauopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann van Der Jeugd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.570223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnmol.2020.570223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02999926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperexcitability and seizures in the THY-Tau22 mouse model of tauopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Sandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.265-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine Consumption During Pregnancy Accelerates the Development of Cognitive Deficits in Offspring in a Model of Tauopathy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+                <w:t xml:space="preserve">Heat-treated human platelet pellet lysate modulates microglia activation, favors wound healing and promotes neuronal differentiation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassina Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Yu-Wen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folke Knutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2019.00438⟩</w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2020.1732324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350061v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuroprotective activity of heat-treated human platelet lysate biomaterials manufactured from outdated pathogen-reduced (amotosalen/UVA) platelet concentrates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NLRP3 inflammasome activation drives tau pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Devedjian</w:t>
+                <w:t xml:space="preserve">Christina Ising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangshuang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Scheiblich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12929-019-0579-9⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7784), pp.669-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1769-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350063v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau- but not Aß -pathology enhances NMDAR-dependent depotentiation in AD-mouse models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Brain insulin response and peripheral metabolic changes in a Tau transgenic mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-019-0813-4⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413632v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain insulin response and peripheral metabolic changes in a Tau transgenic mouse model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Tau- but not Aß -pathology enhances NMDAR-dependent depotentiation in AD-mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Faldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Balschun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0813-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350072v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLRP3 inflammasome activation drives tau pathology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hannah Scheiblich</w:t>
+                <w:t xml:space="preserve">The neuroprotective activity of heat-treated human platelet lysate biomaterials manufactured from outdated pathogen-reduced (amotosalen/UVA) platelet concentrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Schmidt</w:t>
+                <w:t xml:space="preserve">David Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vingtdeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassina Barro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Devedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1769-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12929-019-0579-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413609v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exacerbation of C1q dysregulation, synaptic loss and memory deficits in tau pathology linked to neuronal adenosine A2A receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 142 (11), pp.3636-3654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awz288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02350065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine Consumption During Pregnancy Accelerates the Development of Cognitive Deficits in Offspring in a Model of Tauopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Zappettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncel.2019.00438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02348452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid Hormone Supplementation Restores Spatial Memory, Hippocampal Markers of Neuroinflammation, Plasticity-Related Signaling Molecules, and β-Amyloid Peptide Load in Hypothyroid Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Chaalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Enderlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (1), pp.722-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12035-018-1111-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2A R‐induced transcriptional deregulation in astrocytes: An in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia R. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrezia Cellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeliki S. Pavlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (12), pp.2329-2342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.23688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02350068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New piperazine multi-effect drugs prevent neurofibrillary degeneration and amyloid deposition, and preserve memory in animal models of Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vingtdeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129, p.217-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02350071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus-induced nephrotoxicity in mice is associated with microRNA deregulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Flore Mari</w:t>
+                <w:t xml:space="preserve">Caffeine Consumption During Pregnancy Accelerates the Development of Cognitive Deficits in Offspring in a Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Zappettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-018-2158-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2019.00438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833311v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual relationship between Tau and central insulin signalling: consequences for AD and Tauopathies ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+                <w:t xml:space="preserve">Andrea Popelová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vieau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronika Pražienková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Neprašová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Judita Kasperová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hrubá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000487641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), pp.1725 - 1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833302v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Adenosine Tone and Adenosine Receptors in Huntington's Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chien-Yu Lin</w:t>
+                <w:t xml:space="preserve">[Brain insulin signaling and Tau: impact for Alzheimer's disease and Tauopathies]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Caffeine and Adenosine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.929-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/caff.2018.0006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930490v1</w:t>
+                <w:t xml:space="preserve">inserm-02350074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinstating plasticity and memory in a tauopathy mouse model with an acetyltransferase activator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Popelová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Pražienková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Neprašová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Judita Kasperová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hrubá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), pp.1725-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930486v1</w:t>
+                <w:t xml:space="preserve">hal-03093235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
+                <w:t xml:space="preserve">Age-related shift in LTD is dependent on neuronal adenosine A2A receptors interplay with mGluR5 and NMDA receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Cellai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Faivre</w:t>
+                <w:t xml:space="preserve">Mariana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Deleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Vieau</w:t>
+                <w:t xml:space="preserve">Diana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Marques-Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00520⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (8), pp.1876-1900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-018-0110-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01930487v1</w:t>
+                <w:t xml:space="preserve">inserm-01833281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypothalamic Alterations in Neurodegenerative Diseases and Their Relation to Abnormal Energy Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vercruysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsa Petersén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350076v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effect of a Selective Adenosine A2A Receptor Antagonist in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Younis Baqi</w:t>
+                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Salta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Vanden Eynden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Callaerts-Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00235⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930489v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zsuzsanna Callaerts-Vegh</w:t>
+                <w:t xml:space="preserve">Relation mutuelle entre Tau et signalisation centrale de l’insuline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.929-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930483v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01958478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation mutuelle entre Tau et signalisation centrale de l’insuline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Buée</w:t>
+                <w:t xml:space="preserve">Adenosine Augmentation Evoked by an ENT1 Inhibitor Improves Memory Impairment and Neuronal Plasticity in the APP/PS1 Mouse Model of Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Chia Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Pang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Jung Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsing-Lin Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Han Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-018-1030-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01958478v1</w:t>
+                <w:t xml:space="preserve">inserm-01833298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine Augmentation Evoked by an ENT1 Inhibitor Improves Memory Impairment and Neuronal Plasticity in the APP/PS1 Mouse Model of Alzheimer’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu-Han Kao</w:t>
+                <w:t xml:space="preserve">Beneficial Effect of a Selective Adenosine A2A Receptor Antagonist in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Zornbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enas Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Baqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12035-018-1030-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833298v1</w:t>
+                <w:t xml:space="preserve">inserm-01930489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic Alterations in Neurodegenerative Diseases and Their Relation to Abnormal Energy Metabolism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Salta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Vanden Eynden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Callaerts-Vegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833308v1</w:t>
+                <w:t xml:space="preserve">inserm-02350076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Popelová</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hrubá</w:t>
+                <w:t xml:space="preserve">Aude Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01833299v1</w:t>
+                <w:t xml:space="preserve">inserm-02350079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related shift in LTD is dependent on neuronal adenosine A2A receptors interplay with mGluR5 and NMDA receptors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tau and neuroinflammation: What impact for Alzheimer's Disease and Tauopathies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-018-0110-9⟩</w:t>
+              <w:t xml:space="preserve">Biomedical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.21 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bj.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833281v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Brain insulin signaling and Tau: impact for Alzheimer's disease and Tauopathies]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Buee</w:t>
+                <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Cellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350074v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutual relationship between Tau and central insulin signalling: consequences for AD and Tauopathies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000487641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093235v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Vieau</w:t>
+                <w:t xml:space="preserve">Tacrolimus-induced nephrotoxicity in mice is associated with microRNA deregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia van Der Hauwaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Flore Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00520⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (4), pp.1539 - 1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-018-2158-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350079v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau and neuroinflammation: What impact for Alzheimer's Disease and Tauopathies?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reinstating plasticity and memory in a tauopathy mouse model with an acetyltransferase activator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snehajyoti Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider‐anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bj.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.e8587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833293v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joana Silva</w:t>
+                <w:t xml:space="preserve">The Role of Adenosine Tone and Adenosine Receptors in Huntington's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efthimios Skoulakis</w:t>
+                <w:t xml:space="preserve">Yijuang Chern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Wegmann</w:t>
+                <w:t xml:space="preserve">Maria Rosaria Domenici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Yu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Caffeine and Adenosine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.43 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/caff.2018.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833336v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and evaluation of 2-aryl benzoxazoles as promising hit for the A2A receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hippocampal T cell infiltration promotes neuroinflammation and cognitive decline in a mouse model of tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dorothee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Duroux</w:t>
+                <w:t xml:space="preserve">Stéphane Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Renault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Yann Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2017.1334648⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (1), pp.184 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/aww270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060508v1</w:t>
+                <w:t xml:space="preserve">inserm-01833350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal T cell infiltration promotes neuroinflammation and cognitive decline in a mouse model of tauopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dorothee</w:t>
+                <w:t xml:space="preserve">Design, synthesis and evaluation of 2-aryl benzoxazoles as promising hit for the A2A receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hunot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Martin</w:t>
+                <w:t xml:space="preserve">Joana Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Monnet</w:t>
+                <w:t xml:space="preserve">Laurence Agouridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140 (1), pp.184 - 200. </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.850-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/aww270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2017.1334648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833350v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau deletion promotes brain insulin resistance</w:t>
               </w:r>
@@ -7016,51 +7016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7111,90 +7111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau et troubles cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dorothee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Delarasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7245,2323 +7245,2457 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efthimios Skoulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Wegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual role of MUC1 mucin in kidney ischemia-reperfusion injury: Nephroprotector in early phase, but pro-fibrotic in late phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gibier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Fanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Gaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1863 (6), pp.1336 - 1349. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2017.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA Levels of ACh-Related Enzymes in the Hippocampus of THY-Tau22 Mouse: A Model of Human Tauopathy with No Signs of Motor Disturbance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rui Gomes</w:t>
+                <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthimios Skoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Wegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12031-015-0699-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541224v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased tauopathy drives microglia-mediated clearance of beta-amyloid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edsel Abud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Yeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Lakatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Nassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-016-0336-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics analysis of mouse brain models of human diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 600, pp.90 - 100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The caffeine-binding adenosine A2A receptor induces age-like HPA-axis dysfunction by targeting glucocorticoid receptor function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rui Gomes</w:t>
+                <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthimios Skoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Wegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep31493⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833352v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01654098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susanne Wegmann</w:t>
+                <w:t xml:space="preserve">The caffeine-binding adenosine A2A receptor induces age-like HPA-axis dysfunction by targeting glucocorticoid receptor function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.31493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01654098v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol 24-hydroxylase defect is implicated in memory impairments associated with Alzheimer-like Tau pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayciriex</w:t>
+                <w:t xml:space="preserve">mRNA Levels of ACh-Related Enzymes in the Hippocampus of THY-Tau22 Mouse: A Model of Human Tauopathy with No Signs of Motor Disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Burlot</w:t>
+                <w:t xml:space="preserve">Jorge Valadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Braudeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Potier</w:t>
+                <w:t xml:space="preserve">Rui Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (21), pp.5965 - 5976. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (4), pp.411-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12031-015-0699-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779042v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of fused tetrahydroisoquinoline-iminoimidazolines</w:t>
+                <w:t xml:space="preserve">Cholesterol 24-hydroxylase defect is implicated in memory impairments associated with Alzheimer-like Tau pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Moas Heloire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vânia Batalha</w:t>
+                <w:t xml:space="preserve">Sophie Ayciriex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Rincon Arias</w:t>
+                <w:t xml:space="preserve">Marie-Anne Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+                <w:t xml:space="preserve">Jérome Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Michaelsen-Preusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.030⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (21), pp.5965 - 5976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060788v1</w:t>
+                <w:t xml:space="preserve">hal-01779042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Tau N-terminal region in microtubule stabilization revealed by new endogenous truncated forms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and synthesis of fused tetrahydroisoquinoline-iminoimidazolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
+                <w:t xml:space="preserve">Valeria Moas Heloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Laurent</w:t>
+                <w:t xml:space="preserve">Angela Rincon Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep09659⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659458v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTU-induced hypothyroidism in rats leads to several early neuropathological signs of Alzheimer's disease in the hippocampus and spatial memory impairments.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the Tau N-terminal region in microtubule stabilization revealed by new endogenous truncated forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Le Blanc</w:t>
+                <w:t xml:space="preserve">Maxime Derisbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Leghay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.22319⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep09659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01165538v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dourlen</w:t>
+                <w:t xml:space="preserve">PTU-induced hypothyroidism in rats leads to several early neuropathological signs of Alzheimer's disease in the hippocampus and spatial memory impairments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chaalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
+                <w:t xml:space="preserve">Brigitte Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bretteville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Bélarbi</w:t>
+                <w:t xml:space="preserve">Pascale Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (11), pp.1381-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765859v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting phospho-Ser422 by active Tau Immunotherapy in the THYTau22 mouse model: a suitable therapeutic approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunie Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëticia Troquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
+                <w:t xml:space="preserve">Pierre Dourlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Burnouf</w:t>
+                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Grosjean</w:t>
+                <w:t xml:space="preserve">Karim Bélarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curr Alzheimer Res</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.757-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00664452v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamin-A and Myosin VI colocalize with fibrillary Tau protein in Alzheimer's disease and FTDP-17 brains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting phospho-Ser422 by active Tau Immunotherapy in the THYTau22 mouse model: a suitable therapeutic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Laquérriere</w:t>
+                <w:t xml:space="preserve">Laëticia Troquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+                <w:t xml:space="preserve">Sylvie Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
+                <w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Curr Alzheimer Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.397-405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02329958v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00664452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les acteurs moléculaires de la pathologie Alzheimer permettent de comprendre la démence ? Quelles conséquences diagnostiques et thérapeutiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bombois</w:t>
+                <w:t xml:space="preserve">Valérie Buée-Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (5), pp.401-407. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2010054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2515/therapie/2010054⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Tau pathology involving the septo-hippocampal pathway in a Tau transgenic model: relevance to Alzheimer's disease.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filamin-A and Myosin VI colocalize with fibrillary Tau protein in Alzheimer's disease and FTDP-17 brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Feuillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Belarbi</w:t>
+                <w:t xml:space="preserve">Vincent Deramecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Schindowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Grosjean</w:t>
+                <w:t xml:space="preserve">Annie Laquérriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Alzheimer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1345, pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2010.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00375282v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early Tau pathology involving the septo-hippocampal pathway in a Tau transgenic model: relevance to Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Schindowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Alzheimer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2), pp.152-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00375282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Increased Alix (apoptosis-linked gene-2 interacting protein X) immunoreactivity in the degenerating striatum of rats chronically treated by 3-nitropropionic acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona J. Hemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Torch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 368 (3), pp.309-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00381837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9571,124 +9705,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major contribution of adenosine signalling in synaptic remodeling during post-natal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Montmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1stLil N’ doC Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9698,440 +9832,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotonic Dystrophy: an RNA Toxic Gain of Function Tauopathy?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tau, Diabetes and Insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.207-216, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_17⟩</w:t>
+              <w:t xml:space="preserve">, pp.259-287, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541222v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau, Diabetes and Insulin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myotonic Dystrophy: an RNA Toxic Gain of Function Tauopathy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Schraen-Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.259-287, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_21⟩</w:t>
+              <w:t xml:space="preserve">, pp.207-216, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541221v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine and Alzheimer’s Disease : A Possible Epigenetic Link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Sandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Flaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homeostatic Control of Brain Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press; Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.453-480, 2015, 978-0-19-932229-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/med/9780199322299.003.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10141,161 +10275,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AETA peptide drives Alzheimer’s disease signature of synapse dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Dunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Truchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10442,51 +10576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;nais Genin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nobili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03115-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04686940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Grgurina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Li Chou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Olarewaju Babamale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Walker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2023.06.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hsin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yu Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Lin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2006-21.2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050496" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04237892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burnouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04397-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fayoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04461-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Besegher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.108999" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hartnell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nicoll" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dorothee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa457" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ces" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lagouge-Roussey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102139" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Pang Chang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Gin Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yun Chuang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Chen Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01213-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Barro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liling Delila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Wu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folke Knutson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1732324" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ceruti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.00015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03048737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Duriez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L Dickson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104807" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annerieke Sierksma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Lu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Mancuso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fattorelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Thrupp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201910606" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa312" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02999926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ahmed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Der Jeugd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.570223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sandau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.06.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Devedjian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-019-0579-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Faldini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Balschun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0813-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tailleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.01.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413609v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ising" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Venegas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Scheiblich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1769-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02348452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833290v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chaalal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Poirier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laroche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Enderlin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1111-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Santos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeliki S. Pavlou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23688" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vandenbussche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van Der Hauwaert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Mari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2158-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gratuze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487641" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijuang Chern" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Domenici" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/caff.2018.0006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930486v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehajyoti Chatterjee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider&#8208;anthony" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;rienne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708587" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cellai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00520" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Salta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Vanden Eynden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Callaerts-Vegh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-018-0285-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930489v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coelho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zornbach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Malik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Baqi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00235" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vieau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018238" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chia Lee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Jung Lin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Lin Lai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Han Kao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1030-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833308v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vercruysse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Peters&#233;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Popelov&#225;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pra&#382;ienkov&#225;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Nepra&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Judita Kasperov&#225;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hrub&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171041" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ferreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Batalha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques-Morgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0110-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350079v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2018.01.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833336v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sotiropoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Galas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Skoulakis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Wegmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-017-0489-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060508v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duroux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Agouridas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1334648" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hunot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww270" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marciniak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20161731" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delarasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833348v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gibier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fanchon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.03.023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541224v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valadas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gomes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-015-0699-y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833353v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsel Abud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Yeung" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lakatos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Nassi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0336-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2016.11.022" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833352v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31493" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01654098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana M. Silva" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779042v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burlot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Braudeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Michaelsen-Preusse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv268" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060788v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Moas Heloire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rincon Arias" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165538v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Blanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22319" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15PHQJ99-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Troquier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Burnouf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Grosjean" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329958v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Feuillette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.05.007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDBR64L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093376v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010054" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD616F9DED3DD112C78B42A96AB3792573900917/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375282v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belarbi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schindowski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381837v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona J. Hemming" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Torch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuvelier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.07.046" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974263v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montmasson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541222v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541221v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_21" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731326v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousiges" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lopes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Flaten" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordmedicine.com/view/10.1093/med/9780199322299.001.0001/med-9780199322299-chapter-25" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199322299.003.0025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391855v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dunot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gandin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pirro" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moreno" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cailliau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poupelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2026.107414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;nais Genin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nobili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03115-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04686940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Grgurina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Li Chou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Olarewaju Babamale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2023.06.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hsin Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yu Lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2006-21.2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050496" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04237892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burnouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04397-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fayoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04461-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Besegher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.108999" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Pang Chang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Gin Chang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yun Chuang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Chen Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01213-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Barro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liling Delila" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab205" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ces" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lagouge-Roussey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hartnell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nicoll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dorothee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa457" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annerieke Sierksma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Lu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Mancuso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fattorelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Thrupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201910606" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03048737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Duriez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L Dickson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ceruti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.00015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa312" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02999926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Der Jeugd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.570223" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sandau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folke Knutson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1732324" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ising" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Venegas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Scheiblich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1769-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tailleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.01.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Faldini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Balschun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0813-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Devedjian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-019-0579-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02348452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chaalal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Poirier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laroche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Enderlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1111-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Santos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeliki S. Pavlou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23688" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Popelov&#225;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pra&#382;ienkov&#225;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Nepra&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Judita Kasperov&#225;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hrub&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171041" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350074v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gratuze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vieau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018238" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferreira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ferreira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Batalha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques-Morgado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coelho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0110-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vercruysse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Peters&#233;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Salta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Vanden Eynden" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Callaerts-Vegh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-018-0285-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958478v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chia Lee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Jung Lin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Lin Lai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Han Kao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1030-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930489v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zornbach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Malik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Baqi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00520" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833293v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2018.01.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cellai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487641" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833311v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vandenbussche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van Der Hauwaert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franczak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Mari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2158-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehajyoti Chatterjee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider&#8208;anthony" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;rienne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708587" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijuang Chern" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Domenici" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/caff.2018.0006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833350v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hunot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww270" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060508v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duroux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Agouridas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1334648" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marciniak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20161731" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delarasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sotiropoulos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Galas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Skoulakis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Wegmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-017-0489-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gibier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fanchon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.03.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833336v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833353v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Chen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsel Abud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Yeung" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lakatos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Nassi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0336-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2016.11.022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01654098v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana M. Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833352v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valadas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gomes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31493" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541224v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-015-0699-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779042v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burlot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Braudeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Michaelsen-Preusse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv268" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060788v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Moas Heloire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rincon Arias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.030" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165538v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Blanc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22319" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15PHQJ99-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664452v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Troquier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Burnouf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Grosjean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093376v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010054" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD616F9DED3DD112C78B42A96AB3792573900917/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329958v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Feuillette" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.05.007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDBR64L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375282v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belarbi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schindowski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381837v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona J. Hemming" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Torch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuvelier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.07.046" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montmasson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541221v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_21" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_17" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousiges" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lopes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Flaten" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordmedicine.com/view/10.1093/med/9780199322299.001.0001/med-9780199322299-chapter-25" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199322299.003.0025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391855v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dunot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gandin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pirro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moreno" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>