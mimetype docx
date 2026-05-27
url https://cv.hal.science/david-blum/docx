--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -770,606 +770,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpain-2 Mediates MBNL2 Degradation and a Developmental RNA Processing Program in Neurodegeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee-Hsin Wang</w:t>
+                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chien-Yu Lin</w:t>
+                <w:t xml:space="preserve">Lauranne Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Mei Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2006-21.2022⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03699311v1</w:t>
+                <w:t xml:space="preserve">hal-03855350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian Brain Ca2+ Channel Activity Transplanted into Xenopus laevis Oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes12050496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03699305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istradefylline protects from cisplatin-induced nephrotoxicity and peripheral neuropathy while preserving cisplatin antitumor effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+                <w:t xml:space="preserve">Sandy Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Fellah</w:t>
+                <w:t xml:space="preserve">Jaewon Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132 (22), pp.e152924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI152924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03865945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Paiva</w:t>
+                <w:t xml:space="preserve">Calpain-2 Mediates MBNL2 Degradation and a Developmental RNA Processing Program in Neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee-Hsin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Meriaux</w:t>
+                <w:t xml:space="preserve">Chien-Yu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Poncelet</w:t>
+                <w:t xml:space="preserve">Yu-Mei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouada Nebie</w:t>
+                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.JN-RM-2006-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2006-21.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855350v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03699311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the administration of platelet lysates to the brain help treat neurological disorders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouada Nebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,429 +1691,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03699325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrative nucleoside transporter 1 inhibition rescues energy dysfunction and pathology in a model of tauopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P2X7-deficiency improves plasticity and cognitive abilities in a mouse model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Pang Chang</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Gin Chang</w:t>
+                <w:t xml:space="preserve">Aurélia Ces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei-Yun Chuang</w:t>
+                <w:t xml:space="preserve">Nadège Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Anh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kuo-Chen Wu</w:t>
+                <w:t xml:space="preserve">Pauline Lagouge-Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01213-7⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206, pp.102139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03366697v1</w:t>
+                <w:t xml:space="preserve">inserm-03366671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human platelet lysate biotherapy for traumatic brain injury: preclinical assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+                <w:t xml:space="preserve">Equilibrative nucleoside transporter 1 inhibition rescues energy dysfunction and pathology in a model of tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Pang Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassina Barro</w:t>
+                <w:t xml:space="preserve">Ya-Gin Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liling Delila</w:t>
+                <w:t xml:space="preserve">Pei-Yun Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Faivre</w:t>
+                <w:t xml:space="preserve">Thi Ngoc Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awab205⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01213-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03366711v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03366697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2X7-deficiency improves plasticity and cognitive abilities in a mouse model of Tauopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human platelet lysate biotherapy for traumatic brain injury: preclinical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Ces</w:t>
+                <w:t xml:space="preserve">Lassina Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Sarrazin</w:t>
+                <w:t xml:space="preserve">Liling Delila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lagouge-Roussey</w:t>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 206, pp.102139. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.awab205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03366671v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03366711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glial cells and adaptive immunity in frontotemporal dementia with tau pathology</w:t>
               </w:r>
@@ -2223,399 +2223,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Alzheimer risk genes determine the microglia response to amyloid‐β but not to TAU pathology</w:t>
+                <w:t xml:space="preserve">Editorial: Purinergic Signaling in Health and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+                <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Lu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefania Ceruti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201910606⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2020.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02450349v1</w:t>
+                <w:t xml:space="preserve">hal-02541233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does physical activity associated with chronic food restriction alleviate anxiety like behaviour, in female mice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philibert Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne L Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124, pp.104807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2020.104807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03048737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Purinergic Signaling in Health and Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Alzheimer risk genes determine the microglia response to amyloid‐β but not to TAU pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Nicola Fattorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Ceruti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola Thrupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e10606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2020.00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201910606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541233v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02450349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain network remodelling reflects tau-related pathology prior to memory deficits in Thy-Tau22 mice</w:t>
               </w:r>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Karatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2729,338 +2729,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Sodium Selenate Treatment Restores Deficits in Cognition and Synaptic Plasticity in a Murine Model of Tauopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperexcitability and seizures in the THY-Tau22 mouse model of tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ahmed</w:t>
+                <w:t xml:space="preserve">Ursula Sandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann van Der Jeugd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Barbara Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2020.570223⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02999926v1</w:t>
+                <w:t xml:space="preserve">hal-03065490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperexcitability and seizures in the THY-Tau22 mouse model of tauopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic Sodium Selenate Treatment Restores Deficits in Cognition and Synaptic Plasticity in a Murine Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Ferry</w:t>
+                <w:t xml:space="preserve">Tariq Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Laurent</w:t>
+                <w:t xml:space="preserve">Ann van Der Jeugd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94, pp.265-270. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.570223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2020.570223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065490v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02999926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-treated human platelet pellet lysate modulates microglia activation, favors wound healing and promotes neuronal differentiation in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouada Nebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassina Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Wen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,602 +3131,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLRP3 inflammasome activation drives tau pathology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The neuroprotective activity of heat-treated human platelet lysate biomaterials manufactured from outdated pathogen-reduced (amotosalen/UVA) platelet concentrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Ising</w:t>
+                <w:t xml:space="preserve">David Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Venegas</w:t>
+                <w:t xml:space="preserve">Valérie Vingtdeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassina Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangshuang Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susanne Schmidt</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Devedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1769-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12929-019-0579-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413609v1</w:t>
+                <w:t xml:space="preserve">inserm-02350063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain insulin response and peripheral metabolic changes in a Tau transgenic mouse model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Tau- but not Aß -pathology enhances NMDAR-dependent depotentiation in AD-mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Faldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Balschun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0813-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350072v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau- but not Aß -pathology enhances NMDAR-dependent depotentiation in AD-mouse models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Brain insulin response and peripheral metabolic changes in a Tau transgenic mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-019-0813-4⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413632v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuroprotective activity of heat-treated human platelet lysate biomaterials manufactured from outdated pathogen-reduced (amotosalen/UVA) platelet concentrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouada Nebie</w:t>
+                <w:t xml:space="preserve">NLRP3 inflammasome activation drives tau pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Ising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Devos</w:t>
+                <w:t xml:space="preserve">Shuangshuang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vingtdeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lassina Barro</w:t>
+                <w:t xml:space="preserve">Hannah Scheiblich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Devedjian</w:t>
+                <w:t xml:space="preserve">Susanne Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (1), pp.89. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7784), pp.669-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12929-019-0579-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1769-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350063v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exacerbation of C1q dysregulation, synaptic loss and memory deficits in tau pathology linked to neuronal adenosine A2A receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,51 +3816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine Consumption During Pregnancy Accelerates the Development of Cognitive Deficits in Offspring in a Model of Tauopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Zappettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,338 +4061,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2A R‐induced transcriptional deregulation in astrocytes: An in vitro study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+                <w:t xml:space="preserve">New piperazine multi-effect drugs prevent neurofibrillary degeneration and amyloid deposition, and preserve memory in animal models of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vingtdeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia R. Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
+                <w:t xml:space="preserve">Marion Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angeliki S. Pavlou</w:t>
+                <w:t xml:space="preserve">Caroline Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (12), pp.2329-2342. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, p.217-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.23688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02350068v1</w:t>
+                <w:t xml:space="preserve">inserm-02350071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New piperazine multi-effect drugs prevent neurofibrillary degeneration and amyloid deposition, and preserve memory in animal models of Alzheimer's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
+                <w:t xml:space="preserve">A2A R‐induced transcriptional deregulation in astrocytes: An in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gay</w:t>
+                <w:t xml:space="preserve">Patricia R. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Evrard</w:t>
+                <w:t xml:space="preserve">Maria Angeliki S. Pavlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, p.217-233. </w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (12), pp.2329-2342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/glia.23688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02350071v1</w:t>
+                <w:t xml:space="preserve">inserm-02350068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine Consumption During Pregnancy Accelerates the Development of Cognitive Deficits in Offspring in a Model of Tauopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Zappettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,1445 +4463,1445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02350061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial Effect of a Selective Adenosine A2A Receptor Antagonist in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Popelová</w:t>
+                <w:t xml:space="preserve">Joana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Pražienková</w:t>
+                <w:t xml:space="preserve">Katja Zornbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Neprašová</w:t>
+                <w:t xml:space="preserve">Enas Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Judita Kasperová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hrubá</w:t>
+                <w:t xml:space="preserve">Younis Baqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01833299v1</w:t>
+                <w:t xml:space="preserve">inserm-01930489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Brain insulin signaling and Tau: impact for Alzheimer's disease and Tauopathies]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Salta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+                <w:t xml:space="preserve">Elke Vanden Eynden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gratuze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Buee</w:t>
+                <w:t xml:space="preserve">Zsuzsanna Callaerts-Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350074v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hrubá</w:t>
+                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annerieke Sierksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Salta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Vanden Eynden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Callaerts-Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093235v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related shift in LTD is dependent on neuronal adenosine A2A receptors interplay with mGluR5 and NMDA receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation mutuelle entre Tau et signalisation centrale de l’insuline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Ferreira</w:t>
+                <w:t xml:space="preserve">Hamza Benderradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Ferreira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joana Coelho</w:t>
+                <w:t xml:space="preserve">Didier D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-018-0110-9⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.929-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833281v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01958478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic Alterations in Neurodegenerative Diseases and Their Relation to Abnormal Energy Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adenosine Augmentation Evoked by an ENT1 Inhibitor Improves Memory Impairment and Neuronal Plasticity in the APP/PS1 Mouse Model of Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Chia Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Pang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Jung Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsing-Lin Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vercruysse</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yu-Han Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-018-1030-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833308v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ashley Lu</w:t>
+                <w:t xml:space="preserve">Hypothalamic Alterations in Neurodegenerative Diseases and Their Relation to Abnormal Energy Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vercruysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsa Petersén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenia Salta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930483v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation mutuelle entre Tau et signalisation centrale de l’insuline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">[Brain insulin signaling and Tau: impact for Alzheimer's disease and Tauopathies]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Benderradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Buée</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (11), pp.929-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2018238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01958478v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine Augmentation Evoked by an ENT1 Inhibitor Improves Memory Impairment and Neuronal Plasticity in the APP/PS1 Mouse Model of Alzheimer’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Popelová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Pražienková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Chia Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ching-Pang Chang</w:t>
+                <w:t xml:space="preserve">Barbora Neprašová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Jung Lin</w:t>
+                <w:t xml:space="preserve">Barbora Judita Kasperová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsing-Lin Lai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu-Han Kao</w:t>
+                <w:t xml:space="preserve">Lucie Hrubá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-018-1030-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), pp.1725 - 1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833298v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effect of a Selective Adenosine A2A Receptor Antagonist in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Younis Baqi</w:t>
+                <w:t xml:space="preserve">Novel Lipidized Analog of Prolactin-Releasing Peptide Improves Memory Impairment and Attenuates Hyperphosphorylation of Tau Protein in a Mouse Model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Popelová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Pražienková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Neprašová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Judita Kasperová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hrubá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), pp.1725-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-171041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930489v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of neuronal miRNAs induced by amyloid-β or TAU pathology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zsuzsanna Callaerts-Vegh</w:t>
+                <w:t xml:space="preserve">Age-related shift in LTD is dependent on neuronal adenosine A2A receptors interplay with mGluR5 and NMDA receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Marques-Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13024-018-0285-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (8), pp.1876-1900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-018-0110-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02350076v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrezia Cellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.520. </w:t>
@@ -5939,64 +5939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau and neuroinflammation: What impact for Alzheimer's Disease and Tauopathies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6037,762 +6037,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01833293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Adenosine Tone and Adenosine Receptors in Huntington's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Cellai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Vieau</w:t>
+                <w:t xml:space="preserve">Yijuang Chern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosaria Domenici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Yu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00520⟩</w:t>
+              <w:t xml:space="preserve">Journal of Caffeine and Adenosine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.43 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/caff.2018.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01930487v1</w:t>
+                <w:t xml:space="preserve">inserm-01930490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual relationship between Tau and central insulin signalling: consequences for AD and Tauopathies ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">The Adenosinergic Signaling: A Complex but Promising Therapeutic Target for Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Cellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000487641⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833302v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus-induced nephrotoxicity in mice is associated with microRNA deregulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutual relationship between Tau and central insulin signalling: consequences for AD and Tauopathies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-018-2158-3⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000487641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833311v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinstating plasticity and memory in a tauopathy mouse model with an acetyltransferase activator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tacrolimus-induced nephrotoxicity in mice is associated with microRNA deregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia van Der Hauwaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snehajyoti Chatterjee</w:t>
+                <w:t xml:space="preserve">Jessica Franczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Cassel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+                <w:t xml:space="preserve">Marie-Flore Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708587⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (4), pp.1539 - 1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-018-2158-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930486v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01833311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Adenosine Tone and Adenosine Receptors in Huntington's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Reinstating plasticity and memory in a tauopathy mouse model with an acetyltransferase activator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snehajyoti Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yijuang Chern</w:t>
+                <w:t xml:space="preserve">Anne Schneider‐anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosaria Domenici</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chien-Yu Lin</w:t>
+                <w:t xml:space="preserve">Karine Mérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Caffeine and Adenosine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.43 - 58. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.e8587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/caff.2018.0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930490v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01930486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal T cell infiltration promotes neuroinflammation and cognitive decline in a mouse model of tauopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dorothee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6990,90 +6990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau deletion promotes brain insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marciniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214 (8), pp.2257 - 2269. </w:t>
@@ -7111,90 +7111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau et troubles cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dorothee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Delarasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7909,377 +7909,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Galas</w:t>
+                <w:t xml:space="preserve">The caffeine-binding adenosine A2A receptor induces age-like HPA-axis dysfunction by targeting glucocorticoid receptor function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana M. Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susanne Wegmann</w:t>
+                <w:t xml:space="preserve">Jorge Valadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.31493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01654098v1</w:t>
+                <w:t xml:space="preserve">inserm-01833352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The caffeine-binding adenosine A2A receptor induces age-like HPA-axis dysfunction by targeting glucocorticoid receptor function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rui Gomes</w:t>
+                <w:t xml:space="preserve">Atypical, non-standard functions of the microtubule associated Tau protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthimios Skoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Wegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep31493⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-017-0489-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01833352v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01654098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNA Levels of ACh-Related Enzymes in the Hippocampus of THY-Tau22 Mouse: A Model of Human Tauopathy with No Signs of Motor Disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vânia Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (4), pp.411-415. </w:t>
@@ -8477,51 +8477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Moas Heloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vânia Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Rincon Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,51 +8637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
@@ -9130,319 +9130,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00664452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les acteurs moléculaires de la pathologie Alzheimer permettent de comprendre la démence ? Quelles conséquences diagnostiques et thérapeutiques ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filamin-A and Myosin VI colocalize with fibrillary Tau protein in Alzheimer's disease and FTDP-17 brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bombois</w:t>
+                <w:t xml:space="preserve">Sébastien Feuillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Buée-Scherrer</w:t>
+                <w:t xml:space="preserve">Vincent Deramecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t>
+                <w:t xml:space="preserve">Annie Laquérriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2515/therapie/2010054⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1345, pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093376v1</w:t>
+                <w:t xml:space="preserve">hal-02329958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamin-A and Myosin VI colocalize with fibrillary Tau protein in Alzheimer's disease and FTDP-17 brains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Deramecourt</w:t>
+                <w:t xml:space="preserve">Comment les acteurs moléculaires de la pathologie Alzheimer permettent de comprendre la démence ? Quelles conséquences diagnostiques et thérapeutiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Laquérriere</w:t>
+                <w:t xml:space="preserve">Stephanie Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+                <w:t xml:space="preserve">Valérie Buée-Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
+                <w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1345, pp.182-189. </w:t>
+              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (5), pp.401-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2010.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329958v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Tau pathology involving the septo-hippocampal pathway in a Tau transgenic model: relevance to Alzheimer's disease.</w:t>
               </w:r>
@@ -9846,90 +9846,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau, Diabetes and Insulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10015,51 +10015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Schraen-Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10123,51 +10123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine and Alzheimer’s Disease : A Possible Epigenetic Link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Sandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10576,51 +10576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cailliau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poupelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2026.107414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;nais Genin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nobili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03115-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04686940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Grgurina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Li Chou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Olarewaju Babamale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2023.06.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hsin Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yu Lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2006-21.2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050496" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04237892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burnouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04397-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fayoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04461-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Besegher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.108999" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Pang Chang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Gin Chang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yun Chuang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Chen Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01213-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Barro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liling Delila" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab205" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ces" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lagouge-Roussey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hartnell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nicoll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dorothee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa457" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annerieke Sierksma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Lu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Mancuso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fattorelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Thrupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201910606" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03048737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Duriez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L Dickson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ceruti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.00015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa312" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02999926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Der Jeugd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.570223" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sandau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folke Knutson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1732324" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ising" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Venegas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Scheiblich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1769-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tailleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.01.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Faldini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Balschun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0813-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Devedjian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-019-0579-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02348452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chaalal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Poirier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laroche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Enderlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1111-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Santos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeliki S. Pavlou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23688" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Popelov&#225;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pra&#382;ienkov&#225;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Nepra&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Judita Kasperov&#225;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hrub&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171041" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350074v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gratuze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vieau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018238" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferreira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ferreira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Batalha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques-Morgado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coelho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0110-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vercruysse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Peters&#233;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Salta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Vanden Eynden" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Callaerts-Vegh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-018-0285-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958478v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chia Lee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Jung Lin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Lin Lai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Han Kao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1030-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930489v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zornbach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Malik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Baqi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00520" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833293v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2018.01.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cellai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487641" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833311v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vandenbussche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van Der Hauwaert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franczak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Mari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2158-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehajyoti Chatterjee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider&#8208;anthony" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;rienne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708587" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijuang Chern" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Domenici" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/caff.2018.0006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833350v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hunot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww270" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060508v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duroux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Agouridas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1334648" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marciniak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20161731" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delarasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sotiropoulos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Galas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Skoulakis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Wegmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-017-0489-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gibier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fanchon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.03.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833336v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833353v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Chen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsel Abud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Yeung" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lakatos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Nassi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0336-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2016.11.022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01654098v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana M. Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833352v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valadas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gomes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31493" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541224v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-015-0699-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779042v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burlot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Braudeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Michaelsen-Preusse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv268" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060788v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Moas Heloire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rincon Arias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.030" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165538v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Blanc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22319" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15PHQJ99-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664452v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Troquier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Burnouf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Grosjean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093376v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010054" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD616F9DED3DD112C78B42A96AB3792573900917/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329958v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Feuillette" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.05.007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDBR64L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375282v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belarbi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schindowski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381837v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona J. Hemming" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Torch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuvelier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.07.046" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montmasson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541221v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_21" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_17" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousiges" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lopes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Flaten" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordmedicine.com/view/10.1093/med/9780199322299.001.0001/med-9780199322299-chapter-25" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199322299.003.0025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391855v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dunot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gandin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pirro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moreno" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cailliau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poupelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2026.107414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;nais Genin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nobili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03115-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04686940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Grgurina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Li Chou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Olarewaju Babamale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2023.06.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050496" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hsin Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yu Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2006-21.2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04237892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burnouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04397-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fayoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04461-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Besegher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.108999" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ces" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lagouge-Roussey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Pang Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Gin Chang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yun Chuang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Chen Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01213-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Barro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liling Delila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab205" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hartnell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nicoll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dorothee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa457" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ceruti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.00015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03048737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Duriez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L Dickson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104807" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annerieke Sierksma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Mancuso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fattorelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Thrupp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201910606" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa312" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sandau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.06.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02999926v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ahmed" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Der Jeugd" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.570223" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folke Knutson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1732324" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Devedjian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-019-0579-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Faldini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Balschun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0813-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tailleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.01.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ising" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Venegas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Scheiblich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1769-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02348452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chaalal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Poirier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laroche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Enderlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1111-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350068v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeliki S. Pavlou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23688" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coelho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zornbach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Malik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Baqi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00235" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Salta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Vanden Eynden" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Callaerts-Vegh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-018-0285-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930483v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958478v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gratuze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vieau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018238" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chia Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Jung Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Lin Lai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Han Kao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1030-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vercruysse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Peters&#233;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Popelov&#225;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pra&#382;ienkov&#225;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Nepra&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Judita Kasperov&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hrub&#225;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171041" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferreira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ferreira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Batalha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Marques-Morgado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0110-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00520" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833293v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2018.01.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijuang Chern" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Domenici" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/caff.2018.0006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930487v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cellai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833302v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487641" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833311v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vandenbussche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van Der Hauwaert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franczak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Mari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2158-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehajyoti Chatterjee" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider&#8208;anthony" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;rienne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708587" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833350v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hunot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww270" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060508v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duroux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Agouridas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1334648" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marciniak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20161731" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delarasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sotiropoulos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Galas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Skoulakis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Wegmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-017-0489-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gibier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fanchon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.03.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833336v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833353v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Chen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsel Abud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Yeung" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lakatos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Nassi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0336-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2016.11.022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833352v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valadas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gomes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31493" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01654098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana M. Silva" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541224v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-015-0699-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779042v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burlot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Braudeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Michaelsen-Preusse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv268" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060788v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Moas Heloire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rincon Arias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.030" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165538v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Blanc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22319" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15PHQJ99-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664452v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Troquier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Burnouf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Grosjean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329958v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Feuillette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.05.007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDBR64L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093376v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010054" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD616F9DED3DD112C78B42A96AB3792573900917/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375282v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belarbi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schindowski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381837v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona J. Hemming" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Torch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuvelier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.07.046" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montmasson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541221v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_21" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_17" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousiges" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lopes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Flaten" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordmedicine.com/view/10.1093/med/9780199322299.001.0001/med-9780199322299-chapter-25" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199322299.003.0025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391855v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dunot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gandin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pirro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moreno" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>