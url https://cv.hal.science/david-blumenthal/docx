--- v0 (2026-03-06)
+++ v1 (2026-04-25)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From printability to palatability: A sensory and hedonic study of 3D-printed cereal-and legume-based products</w:t>
+                <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: How to use those data to evaluate food waste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xincheng Liu</w:t>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104078⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158713v1</w:t>
+                <w:t xml:space="preserve">hal-05051963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: How to use those data to evaluate food waste?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From printability to palatability: A sensory and hedonic study of 3D-printed cereal-and legume-based products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Duret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Xincheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.101001. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.104078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051963v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory reverse engineering: A framework for sustainable product development used on vegan chocolate mousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schvartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 133, pp.105614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -455,360 +455,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lip color diversity: An intricate study</w:t>
+                <w:t xml:space="preserve">Quantitative effects of formulation and process parameters on the structure of food emulsions stabilized with an unrefined by-product powder: A statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Vergnaud</w:t>
+                <w:t xml:space="preserve">Charlotte Hollestelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Charton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/srt.13583⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.114150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136957v1</w:t>
+                <w:t xml:space="preserve">hal-04516192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative effects of formulation and process parameters on the structure of food emulsions stabilized with an unrefined by-product powder: A statistical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lip color diversity: An intricate study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Hollestelle</w:t>
+                <w:t xml:space="preserve">Zoé Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+                <w:t xml:space="preserve">Virginie Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Michon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 182, pp.114150. </w:t>
+              <w:t xml:space="preserve">Skin Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/srt.13583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516192v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental design approach to modeling water-free foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Kaade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 699, pp.134700. </w:t>
@@ -846,90 +846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of different flours for 3D food printing: Optimization of thermomechanical process of soy and rye flour dough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xincheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 87, pp.103394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -963,90 +963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of perceptive enrichment on the efficiency of simulated contexts: Comparing virtual reality and immersive room settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 165, pp.112492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1074,434 +1074,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To keep or not to keep? Sorting out leftovers from a refrigerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of 3D printing and post-processing parameters on shape, texture and microstructure of carrot appetizer cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gojard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ophélia Leichtnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105312⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72, pp.102738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243033v1</w:t>
+                <w:t xml:space="preserve">hal-03884255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of food visual attribute perception in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87, pp.104016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 3D printing and post-processing parameters on shape, texture and microstructure of carrot appetizer cake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">To keep or not to keep? Sorting out leftovers from a refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélia Leichtnam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Blumenthal</w:t>
+                <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72, pp.102738. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.105312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884255v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical review of sensory texture descriptors: From pureed to transitional foods for dysphagia patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Texture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (5-6), pp.665-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1548,51 +1548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a mixture design and fraction-based formulation to better understand perceptions of plant-protein-based solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1678,51 +1678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sensory complexity on preferences for novel gourmet dairy desserts. Does Berlyne’s theory apply to desserts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Palczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1773,51 +1773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorizing apple by-products as emulsion stabilizers: Experimental design for modeling the structure-texture relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1825,51 +1825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 287, pp.110115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1916,51 +1916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory complexity and its influence on hedonic responses: A systematic review of applications in food and beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Palczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rogeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,51 +2046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Galinanes Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2150,77 +2150,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account upstream variability of flours with processing Variables in legume-enriched soft cakes: Conception of a multiobjective model for the monitoring of physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (4), pp.625-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2248,365 +2248,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-driven design of sponge cake: Insights into reactivity, furan mitigation and consumer liking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From consumption behaviour to sensory measurement: Sensory characterization of the perceived flavour complexity of a chocolate dessert experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Palczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Rega</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.01.118⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618618v1</w:t>
+                <w:t xml:space="preserve">hal-02618286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer blé et légumineuses, du champ aux gâteaux moelleux : variabilité matières premières / modification des procédés / ingénierie reverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78, pp.107-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/2shg-6v45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From consumption behaviour to sensory measurement: Sensory characterization of the perceived flavour complexity of a chocolate dessert experience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quality-driven design of sponge cake: Insights into reactivity, furan mitigation and consumer liking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien J. Delarue</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78, </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 285, pp.94-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.01.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618286v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and optimization of a vibrotactile signal in an autonomous driving context</w:t>
               </w:r>
@@ -2631,64 +2631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Enrègle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2722,90 +2722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate optimization of headspace trap for furan and furfural simultaneous determination in sponge cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164, pp.708--715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2839,77 +2839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An observational study of refrigerator food storage by consumers in controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56, pp.294-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2956,90 +2956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Bread Crumb and Crust Structure on the in Vivo Release of Volatiles and the Dynamics of Aroma Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (16), pp.3330-3340. </w:t>
@@ -3077,51 +3077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond sensory characteristics, how can we identify subjective dimensions? A comparison of six qualitative methods relative to a case study on coffee cups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,51 +3129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.156-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3219,90 +3219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the ideal profile of French yogurts for different clusters of consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (5), pp.3421 - 3433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3375,51 +3375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3457,51 +3457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal aspects of consumer preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.41-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (3), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,90 +4091,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of clean-label oleogel-structured emulsions: an experimental design approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Gums &amp; Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4199,103 +4199,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing clean-label emulsions with uncracked by-products: a story of heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hollestelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Gums &amp; Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4320,103 +4320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring emulsions with uncracked vegetal by-products - a clean-label approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hollestelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosm'Innov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
@@ -4445,90 +4445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of immersive room and virtual reality, through the consumption episode &amp;quot;Eating a sandwich in a park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sensory Science Society, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4553,64 +4553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to rebuild a consumption episode? An immersive “breakfast”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4642,260 +4642,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy food promotion with an app ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of sensory visual properties of food products in real and virtual conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dacremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS46 : 2018 AMS 46th Annual Conference (Academy of Marketing Science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, New Orleans, Louisiana, United States</w:t>
+              <w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806246v1</w:t>
+                <w:t xml:space="preserve">hal-03244107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sensory visual properties of food products in real and virtual conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Healthy food promotion with an app ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t>
+              <w:t xml:space="preserve">AMS46 : 2018 AMS 46th Annual Conference (Academy of Marketing Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, New Orleans, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244107v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review on the effect of complexity on consumers' preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Palczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rogeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4959,77 +4959,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometrics applied to the optimization of headspace trap extraction of furanic compounds from sponge cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroParisTech. FRA., Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5093,64 +5093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Enregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Advances in Computer-Human Interactions (ACHI2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5175,103 +5175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do consumers choose to throw away food from a refrigerator? An observational study in controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ait-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (Eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Analyse Sensorielle (SFAS). FRA.; European Sensory Science Society (E3S). ITA., Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5290,360 +5290,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived intensity of vibrotactile stimuli: Do your clothes really matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Duthoit</w:t>
+                <w:t xml:space="preserve">What are the sensory properties and their representation which allow consumers to choose a product corresponding to their expectations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Poull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Haptics - Perception, Devices, Control,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (EuroSense 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier. USA., Sep 2016, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531743v1</w:t>
+                <w:t xml:space="preserve">hal-01771827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria optimization and validation of headspace trap extraction for furan and furfural quantitative analysis in sponge cake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceived intensity of vibrotactile stimuli: Do your clothes really matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Enregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium On Advances In Extraction Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Conference on Haptics - Perception, Devices, Control,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurohaptics Society., Jul 2016, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42321-0_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442706v1</w:t>
+                <w:t xml:space="preserve">hal-01531743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the sensory properties and their representation which allow consumers to choose a product corresponding to their expectations?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multicriteria optimization and validation of headspace trap extraction for furan and furfural quantitative analysis in sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (EuroSense 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier. USA., Sep 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">18. International Symposium On Advances In Extraction Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771827v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of attribute questions on hedonic response. A replication of Prescott et al.'s study</w:t>
               </w:r>
@@ -5655,51 +5655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (EuroSense 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier. USA., Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5763,51 +5763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Parizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5864,407 +5864,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding out a consumer optimal yogurt and corresponding sensory profiles for separate clusters of consumers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Added value of subjective perceptions of yogurts for understanding preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pangborn Sensory Science Symposium (Pangborn 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier. USA., Aug 2015, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771823v1</w:t>
+                <w:t xml:space="preserve">hal-01771820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational study of consumers' usages of refrigerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Finding out a consumer optimal yogurt and corresponding sensory profiles for separate clusters of consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pangborn Sensory Science Symposium (Pangborn 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier. USA., Aug 2015, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771822v1</w:t>
+                <w:t xml:space="preserve">hal-01771823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added value of subjective perceptions of yogurts for understanding preferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Observational study of consumers' usages of refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pangborn Sensory Science Symposium (Pangborn 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier. USA., Aug 2015, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771820v1</w:t>
+                <w:t xml:space="preserve">hal-01771822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to modeling consumer preferences against sensory and subjective dimensions by PLS-Path Modeling: Application to dark chocolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conference on Sensory and Consumer Research (EuroSense 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier. USA., Sep 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6289,64 +6289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond sensory characteristics, how can we identify subjective dimensions? A comparison of six qualitative methods relative to a case study on coffee cups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,51 +6423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between sensory hedonic scores and real life purchase behaviors - Hedonext</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. IFSCC Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Societies of Cosmetic Chemists (IFSCC). New-York, USA., Oct 2012, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6544,51 +6544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDETC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.DETC 2011/DTM-47923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6639,51 +6639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Danzart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6747,51 +6747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the selection of products for evaluation tests: How to select products for the study of a particular semantic dimension by evaluation tests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6855,64 +6855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's behind sensory preferences? A methodological exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,51 +7028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Kansei Engineering and emotion research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.2021-2030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7149,51 +7149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Integrated Design and Manufacturing in Mechanical Engineering IDMME 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7375,77 +7375,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSORY ENGINEERING APPROACH: DRIVING PRODUCT FORMULATION THROUGH CONSUMER PERCEPTIONS AND PREFERENCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7483,77 +7483,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of levers against the waste of fragile food products: management and consumption of strawberries by French consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle-ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Turku, Finland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7578,90 +7578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of common landmarks between real and virtual worlds on presence feeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7699,64 +7699,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can 3D food printing improve the visual appreciation of hachis Parmentier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2020 : A Sense of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7794,77 +7794,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of printing and post-processing parameters on the texture of 3Dprinted food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EFFOST 2020: Bridging high-tech, food-tech and health: Consumer-oriented innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online conference, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7889,90 +7889,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling sensory properties against intrumental measurements by PLS-Path Modeling : application to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. , 2016, AgroStat 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8010,77 +8010,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized blocked design applied for the multicriteria optimization of headspace trap extraction of furan and furfural from sponge cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Chemometrics in Analytical Chemistry - CAC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain. , 2016, XVI Chemometrics in Analytical Chemistry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8307,51 +8307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Genetic Algorithm to Collect User Perceptions. Application to the Design of Stemmed Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8415,51 +8415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automobiles in context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Context : The Effects of Environment on Product Design and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WOODHEAD PUBL LTD, 669 p., 2019, 978-0-12-814496-1 978-0-12-814495-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8493,64 +8493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi se lancer dans une démarche de formulation raisonnée pour un produit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie de la structure des produits alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2019, 978-2-7462-4870-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8588,64 +8588,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An abstract : healthy food promotion with an app?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Gurviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nina Krey; Patricia Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary blurred : a seamless customer experience in virtual and real spaces : proceedings of the 2018 Academy of Marketing Science (AMS) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.441-442, 2018, 978-3-319-99180-1. </w:t>
@@ -8696,64 +8696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer evaluation of nonfood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Consumer Research, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8800,51 +8800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of rapid sensory methods in the automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herbeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8936,103 +8936,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: how to use those data to evaluate food waste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9097,51 +9097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9191,51 +9191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation de produits complexes non anonymes - application à l'évaluation du confort de l'habitacle avant des véhicules automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Nationale Supérieure des Industries Alimentaires (ENSIA); Science de l'aliment, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9431,51 +9431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schvartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105614" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05136957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vergnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Charton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Couturaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Fur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.13583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04516192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hollestelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kaade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Drouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134700" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04133668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03981785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112492" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105312" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Leichtnam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102738" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guenard-Lampron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Palczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02921437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fayolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galinanes Plaza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103738" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-018-2230-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.118" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2shg-6v45" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103734" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duthoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sieffermann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enr&#232;gle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.06.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.01.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39CZXWVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Astruc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2014.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWDT717R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SW0H1P9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Herbeth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Blumenthal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.02.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QT5S5W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boivin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70457-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSP3K0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cafiero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Sanders" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fayolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enregle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ait-Braham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_38" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Poull" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reichl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parizel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.02.125" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTJNRQ81-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771822v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lestringant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aliouat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danzart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445079v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle-ahou Gouton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Koenig" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26458-1_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbeth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814495-4.00020-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Gurviez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99181-8_145" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780081017432" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101743-2.00017-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781782422587.3.427" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847261v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343545v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schvartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105614" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04516192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hollestelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05136957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Charton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Couturaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Fur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.13583" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kaade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Drouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134700" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04133668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03981785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112492" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Leichtnam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105312" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guenard-Lampron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Palczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02921437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fayolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galinanes Plaza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103738" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-018-2230-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103734" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2shg-6v45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duthoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sieffermann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enr&#232;gle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.06.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.01.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39CZXWVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Astruc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2014.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWDT717R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SW0H1P9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Herbeth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Blumenthal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.02.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QT5S5W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boivin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70457-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSP3K0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cafiero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Sanders" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fayolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enregle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ait-Braham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Poull" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_38" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reichl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parizel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.02.125" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTJNRQ81-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lestringant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aliouat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danzart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445079v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle-ahou Gouton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Koenig" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26458-1_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbeth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814495-4.00020-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Gurviez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99181-8_145" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780081017432" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101743-2.00017-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781782422587.3.427" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847261v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343545v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>