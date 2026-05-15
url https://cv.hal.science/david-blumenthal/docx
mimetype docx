--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -2352,261 +2352,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer blé et légumineuses, du champ aux gâteaux moelleux : variabilité matières premières / modification des procédés / ingénierie reverse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality-driven design of sponge cake: Insights into reactivity, furan mitigation and consumer liking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Michon</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/2shg-6v45⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 285, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.01.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915111v1</w:t>
+                <w:t xml:space="preserve">hal-02618618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-driven design of sponge cake: Insights into reactivity, furan mitigation and consumer liking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Camel</w:t>
+                <w:t xml:space="preserve">Associer blé et légumineuses, du champ aux gâteaux moelleux : variabilité matières premières / modification des procédés / ingénierie reverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Rega</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 285, pp.94-103. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.107-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.01.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/2shg-6v45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618618v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and optimization of a vibrotactile signal in an autonomous driving context</w:t>
               </w:r>
@@ -2722,90 +2722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate optimization of headspace trap for furan and furfural simultaneous determination in sponge cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164, pp.708--715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3071,394 +3071,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond sensory characteristics, how can we identify subjective dimensions? A comparison of six qualitative methods relative to a case study on coffee cups</w:t>
+                <w:t xml:space="preserve">Identifying the ideal profile of French yogurts for different clusters of consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.3421 - 3433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269463v1</w:t>
+                <w:t xml:space="preserve">hal-01531652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the ideal profile of French yogurts for different clusters of consumers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Delarue</w:t>
+                <w:t xml:space="preserve">La révélation en laboratoire des valeurs-clients pour des packs optionnels de véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531652v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révélation en laboratoire des valeurs-clients pour des packs optionnels de véhicules automobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond sensory characteristics, how can we identify subjective dimensions? A comparison of six qualitative methods relative to a case study on coffee cups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Astruc</w:t>
+                <w:t xml:space="preserve">Stephane Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.156-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061463v1</w:t>
+                <w:t xml:space="preserve">hal-01269463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal aspects of consumer preferences</w:t>
               </w:r>
@@ -3687,393 +3687,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product appraisal dimensions impact emotional responses and visual acceptability of instrument panels</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P125 Une expérience unique pour provoquer deux effets d’anticipation sensorielle distincts : l’assimilation et le contraste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga O. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.02.003⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.S117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70457-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001024v1</w:t>
+                <w:t xml:space="preserve">hal-02644042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting User Perceptions Using Assessment tests based on an Interactive Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (3), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4023282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P125 Une expérience unique pour provoquer deux effets d’anticipation sensorielle distincts : l’assimilation et le contraste</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Product appraisal dimensions impact emotional responses and visual acceptability of instrument panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Herbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp.S117. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (1), pp.53 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70457-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644042v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4085,381 +4085,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of clean-label oleogel-structured emulsions: an experimental design approach</w:t>
+                <w:t xml:space="preserve">Stabilizing clean-label emulsions with uncracked by-products: a story of heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axelle Sanders</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hollestelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Gums &amp; Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110389v1</w:t>
+                <w:t xml:space="preserve">hal-05110388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing clean-label emulsions with uncracked by-products: a story of heterogeneity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring emulsions with uncracked vegetal by-products - a clean-label approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hollestelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Gums &amp; Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Cosm'Innov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110388v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring emulsions with uncracked vegetal by-products - a clean-label approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Michon</w:t>
+                <w:t xml:space="preserve">Optimization of clean-label oleogel-structured emulsions: an experimental design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fayolle</w:t>
+                <w:t xml:space="preserve">Axelle Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosm'Innov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">21st Gums &amp; Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110386v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of immersive room and virtual reality, through the consumption episode &amp;quot;Eating a sandwich in a park</w:t>
               </w:r>
@@ -4985,51 +4985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroParisTech. FRA., Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5169,722 +5169,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do consumers choose to throw away food from a refrigerator? An observational study in controlled conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are the sensory properties and their representation which allow consumers to choose a product corresponding to their expectations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Poull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Thomas</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (Eurosense)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Analyse Sensorielle (SFAS). FRA.; European Sensory Science Society (E3S). ITA., Sep 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (EuroSense 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier. USA., Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790308v1</w:t>
+                <w:t xml:space="preserve">hal-01771827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the sensory properties and their representation which allow consumers to choose a product corresponding to their expectations?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Masson</w:t>
+                <w:t xml:space="preserve">Perceived intensity of vibrotactile stimuli: Do your clothes really matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Enregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (EuroSense 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Conference on Haptics - Perception, Devices, Control,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurohaptics Society., Jul 2016, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42321-0_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771827v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived intensity of vibrotactile stimuli: Do your clothes really matter?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Enregle</w:t>
+                <w:t xml:space="preserve">Multicriteria optimization and validation of headspace trap extraction for furan and furfural quantitative analysis in sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Haptics - Perception, Devices, Control,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18. International Symposium On Advances In Extraction Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Torun, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531743v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria optimization and validation of headspace trap extraction for furan and furfural quantitative analysis in sponge cake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+                <w:t xml:space="preserve">The effect of attribute questions on hedonic response. A replication of Prescott et al.'s study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium On Advances In Extraction Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Torun, Poland</w:t>
+              <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (EuroSense 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier. USA., Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442706v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of attribute questions on hedonic response. A replication of Prescott et al.'s study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Delarue</w:t>
+                <w:t xml:space="preserve">Expected satiation and actual food intake of applesauces varying in texture are only correlated for products expected as the least satiating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Reichl</w:t>
+                <w:t xml:space="preserve">M. Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (EuroSense 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th annual meeting of the British Feeding and Drinking Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands. pp.234 - 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.02.125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771825v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected satiation and actual food intake of applesauces varying in texture are only correlated for products expected as the least satiating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Parizel</w:t>
+                <w:t xml:space="preserve">How do consumers choose to throw away food from a refrigerator? An observational study in controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ait-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th annual meeting of the British Feeding and Drinking Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (Eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Analyse Sensorielle (SFAS). FRA.; European Sensory Science Society (E3S). ITA., Sep 2016, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01588390v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added value of subjective perceptions of yogurts for understanding preferences</w:t>
               </w:r>
@@ -6283,1038 +6283,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond sensory characteristics, how can we identify subjective dimensions? A comparison of six qualitative methods relative to a case study on coffee cups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Masson</w:t>
+                <w:t xml:space="preserve">Bridging the gap between sensory hedonic scores and real life purchase behaviors - Hedonext</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSense 2012 : 5. Conference on Sensory and Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier. USA., Sep 2012, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">27. IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Societies of Cosmetic Chemists (IFSCC). New-York, USA., Oct 2012, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820556v1</w:t>
+                <w:t xml:space="preserve">hal-01790309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between sensory hedonic scores and real life purchase behaviors - Hedonext</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond sensory characteristics, how can we identify subjective dimensions? A comparison of six qualitative methods relative to a case study on coffee cups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. IFSCC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Societies of Cosmetic Chemists (IFSCC). New-York, USA., Oct 2012, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">EuroSense 2012 : 5. Conference on Sensory and Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier. USA., Sep 2012, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790309v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting design trends using perceptive tests based on an interactive genetic algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Understanding a particular semantic dimension: how selecting the products for evaluation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Danzart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.DETC 2011/DTM-47923</w:t>
+              <w:t xml:space="preserve">Innovative Methods in Product Design (Improve 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Venise, Italy. pp.001-006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620213v1</w:t>
+                <w:t xml:space="preserve">hal-00717903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding a particular semantic dimension: how selecting the products for evaluation tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Detecting design trends using perceptive tests based on an interactive genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bénabès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Methods in Product Design (Improve 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Venise, Italy. pp.001-006</w:t>
+              <w:t xml:space="preserve">IDETC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.DETC 2011/DTM-47923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717903v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the selection of products for evaluation tests: How to select products for the study of a particular semantic dimension by evaluation tests?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Study of the convergence of Interactive Genetic Algorithm in iterative user's tests: application to car dashboard design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.001-010</w:t>
+              <w:t xml:space="preserve">International conference on Integrated Design and Manufacturing in Mechanical Engineering IDMME 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717904v1</w:t>
+                <w:t xml:space="preserve">hal-00717905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's behind sensory preferences? A methodological exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Masson</w:t>
+                <w:t xml:space="preserve">Contribution to the selection of products for evaluation tests: How to select products for the study of a particular semantic dimension by evaluation tests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Astruc</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Danzart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Conference on Sensory and Consumer Research – A Sense of Quality (EuroSense 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier. USA., Sep 2010, Vitoria-Gasteiz, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">International conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.001-010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827936v1</w:t>
+                <w:t xml:space="preserve">hal-00717904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive user tests to enhance innovation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Boivin</w:t>
+                <w:t xml:space="preserve">What's behind sensory preferences? A methodological exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Kansei Engineering and emotion research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.2021-2030</w:t>
+              <w:t xml:space="preserve">4. European Conference on Sensory and Consumer Research – A Sense of Quality (EuroSense 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier. USA., Sep 2010, Vitoria-Gasteiz, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673082v1</w:t>
+                <w:t xml:space="preserve">hal-01827936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the convergence of Interactive Genetic Algorithm in iterative user's tests: application to car dashboard design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive user tests to enhance innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Integrated Design and Manufacturing in Mechanical Engineering IDMME 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">International conference on Kansei Engineering and emotion research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.2021-2030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717905v1</w:t>
+                <w:t xml:space="preserve">hal-00673082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'évaluations clients pour favoriser l'innovation - Application au design de planches de bord automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Marrakech, Morocco</w:t>
@@ -7572,554 +7572,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of common landmarks between real and virtual worlds on presence feeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+                <w:t xml:space="preserve">Can 3D food printing improve the visual appreciation of hachis Parmentier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">Eurosense 2020 : A Sense of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245149v1</w:t>
+                <w:t xml:space="preserve">hal-04132365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can 3D food printing improve the visual appreciation of hachis Parmentier ?</w:t>
+                <w:t xml:space="preserve">Impact of printing and post-processing parameters on the texture of 3Dprinted food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Leichtnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosense 2020 : A Sense of Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">34th EFFOST 2020: Bridging high-tech, food-tech and health: Consumer-oriented innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online conference, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132365v1</w:t>
+                <w:t xml:space="preserve">hal-04132462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of printing and post-processing parameters on the texture of 3Dprinted food products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ophélia Leichtnam</w:t>
+                <w:t xml:space="preserve">Influence of common landmarks between real and virtual worlds on presence feeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dacremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EFFOST 2020: Bridging high-tech, food-tech and health: Consumer-oriented innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online conference, Israel</w:t>
+              <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132462v1</w:t>
+                <w:t xml:space="preserve">hal-03245149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling sensory properties against intrumental measurements by PLS-Path Modeling : application to dairy products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+                <w:t xml:space="preserve">Randomized blocked design applied for the multicriteria optimization of headspace trap extraction of furan and furfural from sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. , 2016, AgroStat 2016</w:t>
+              <w:t xml:space="preserve">16. Chemometrics in Analytical Chemistry - CAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain. , 2016, XVI Chemometrics in Analytical Chemistry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790313v1</w:t>
+                <w:t xml:space="preserve">hal-01449989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized blocked design applied for the multicriteria optimization of headspace trap extraction of furan and furfural from sponge cake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+                <w:t xml:space="preserve">Modeling sensory properties against intrumental measurements by PLS-Path Modeling : application to dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Chemometrics in Analytical Chemistry - CAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain. , 2016, XVI Chemometrics in Analytical Chemistry</w:t>
+              <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. , 2016, AgroStat 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449989v1</w:t>
+                <w:t xml:space="preserve">hal-01790313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8294,77 +8294,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Genetic Algorithm to Collect User Perceptions. Application to the Design of Stemmed Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fouad Bennis; Rajib Kumar Bhattacharjya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Inspired Methods for Metaheuristics Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, Springer, pp.35-51, 2020, Modeling and Optimization in Science and Technologies, </w:t>
@@ -9058,77 +9058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une expérimentation visant à révéler la valeur client de quelques innovations pour l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9431,51 +9431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schvartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105614" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04516192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hollestelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05136957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Charton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Couturaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Fur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.13583" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kaade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Drouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134700" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04133668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03981785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112492" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Leichtnam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105312" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guenard-Lampron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Palczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02921437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fayolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galinanes Plaza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103738" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-018-2230-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103734" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2shg-6v45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duthoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sieffermann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enr&#232;gle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.06.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.01.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39CZXWVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Astruc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2014.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWDT717R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SW0H1P9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Herbeth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Blumenthal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.02.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QT5S5W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boivin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70457-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSP3K0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cafiero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Sanders" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fayolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enregle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ait-Braham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Poull" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_38" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reichl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parizel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.02.125" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTJNRQ81-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lestringant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aliouat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danzart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445079v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle-ahou Gouton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Koenig" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26458-1_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbeth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814495-4.00020-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Gurviez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99181-8_145" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780081017432" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101743-2.00017-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781782422587.3.427" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847261v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343545v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schvartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105614" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04516192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hollestelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05136957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Charton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Couturaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Fur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.13583" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kaade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Drouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134700" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04133668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03981785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112492" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Leichtnam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105312" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guenard-Lampron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Palczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02921437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fayolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galinanes Plaza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103738" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-018-2230-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103734" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2shg-6v45" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duthoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sieffermann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enr&#232;gle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.06.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Astruc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.01.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39CZXWVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2014.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWDT717R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SW0H1P9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70457-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSP3K0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boivin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023282" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Herbeth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Blumenthal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.02.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QT5S5W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fayolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05110389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cafiero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Sanders" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enregle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771827v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Poull" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_38" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442706v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reichl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parizel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.02.125" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTJNRQ81-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ait-Braham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lestringant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717903v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aliouat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danzart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717905v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445079v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle-ahou Gouton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Koenig" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26458-1_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbeth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814495-4.00020-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Gurviez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99181-8_145" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780081017432" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101743-2.00017-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781782422587.3.427" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847261v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343545v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>