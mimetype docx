--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial depth and temperature effects on the germination and viability of Giant ragweed ( Ambrosia trifida L.) seeds</w:t>
+                <w:t xml:space="preserve">Relationship between seed predation and activity-density of carabid beetles in farmland: A meta-regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Savić</w:t>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Ringselle</w:t>
+                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+                <w:t xml:space="preserve">Britta Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Göran Bergkvist</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pavel Saska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (1), </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 384, pp.109551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.70004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215221v1</w:t>
+                <w:t xml:space="preserve">hal-04959610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between seed predation and activity-density of carabid beetles in farmland: A meta-regression</w:t>
+                <w:t xml:space="preserve">Burial depth and temperature effects on the germination and viability of Giant ragweed ( Ambrosia trifida L.) seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+                <w:t xml:space="preserve">Aleksandra Savić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
+                <w:t xml:space="preserve">Björn Ringselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Frei</w:t>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Saska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Göran Bergkvist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 384, pp.109551. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.70004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959610v1</w:t>
+                <w:t xml:space="preserve">hal-05215221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
               </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity reduces pesticide use more efficiently with refined diversification strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaochun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,555 +770,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy of weed seed predation is reduced by intensified agriculture</w:t>
+                <w:t xml:space="preserve">Correction : Consumer identity but not food availability affects carabid diet in cereal crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirini Daouti</w:t>
+                <w:t xml:space="preserve">Yasemin Guenay-Greunke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Neidel</w:t>
+                <w:t xml:space="preserve">Harald Trager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">Michael Traugott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Vašková</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinna Wallinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (1), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777227v1</w:t>
+                <w:t xml:space="preserve">hal-05021076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey Switching and Natural Pest Control Potential of Carabid Communities over the Winter Wheat Cropping Season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t>
+                <w:t xml:space="preserve">Karin Staudacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traugott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Staudacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Traugott</w:t>
+                <w:t xml:space="preserve">David A Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/insects15080610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer identity but not food availability affects carabid diet in cereal crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Guenay-Greunke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Trager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traugott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Wallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 97 (1), pp.281-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10340-023-01620-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : Consumer identity but not food availability affects carabid diet in cereal crops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional redundancy of weed seed predation is reduced by intensified agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Trager</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Neidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Vašková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traugott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97 (1), pp.297. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.e14411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01636-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.14411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021076v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
               </w:r>
@@ -1436,554 +1436,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Roadmaps: Part B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Leaf microbiome data for European cultivated grapevine (Vitis vinifera L.) during downy mildew (Plasmopara viticola) epidemics in three wine-producing regions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Dumbrell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-2504(23)00032-6⟩</w:t>
+              <w:t xml:space="preserve">PhytoFrontiers™</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.477-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-11-22-0138-A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151327v1</w:t>
+                <w:t xml:space="preserve">hal-04059014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic next⁃generation sequencing (mNGS) data reveals the phyllosphere microbiome of wheat plants infected by the fungal pathogen Zymoseptoria tritici</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Audrey Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie S Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-22-0008-FI⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.art. e9707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689876v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Metagenomic next⁃generation sequencing (mNGS) data reveals the phyllosphere microbiome of wheat plants infected by the fungal pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Laurent</w:t>
+                <w:t xml:space="preserve">Noémie Vignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.art. e9707. </w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.281-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-22-0008-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922809v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf microbiome data for European cultivated grapevine (Vitis vinifera L.) during downy mildew (Plasmopara viticola) epidemics in three wine-producing regions in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+                <w:t xml:space="preserve">Preface: Roadmaps: Part B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alex Dumbrell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers™</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.477-483. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.ix-x. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-11-22-0138-A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2504(23)00032-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059014v1</w:t>
+                <w:t xml:space="preserve">hal-05151327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur‐kupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (22), pp.5944-5958. </w:t>
@@ -2220,90 +2220,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field margins enhance weed seed predation in adjacent fields in early spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etcheverria Zoé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.art. 1228395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2331,762 +2331,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplex PCR assay for detecting slug species common in European arable land in the diet of carabid beetles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Why does France not meet its pesticide reduction targets? Farmers' socio-economic trade-offs when adopting agro-ecological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalie Bjørnåvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1248⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.107440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604162v1</w:t>
+                <w:t xml:space="preserve">hal-03716593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Farmer-led agroecology for biodiversity with climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda Bane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14043⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (11), pp.927-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2022.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604950v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does France not meet its pesticide reduction targets? Farmers' socio-economic trade-offs when adopting agro-ecological practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Rousselle</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Foffová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1), pp.176-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716593v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer-led agroecology for biodiversity with climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A multiplex PCR assay for detecting slug species common in European arable land in the diet of carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Guenay-Greunke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traugott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Wallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (11), pp.927-930. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2022.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853090v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Molecular analysis indicates high levels of carabid weed seed consumption in cereal fields across Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Guenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traugott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Wallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 95 (1), pp.541-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3120,64 +3120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: Functional Microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, pp.xiii-xiv. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3205,607 +3205,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface Special Issue 'The Future of Agricultural Landscapes' part III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didac Barroso‐bergada</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam Vanbergen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.xxi-xxv. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2504(21)00039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049733v1</w:t>
+                <w:t xml:space="preserve">hal-05151302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of trapping effort and sources of variability on the estimation of activity-density and diversity of carabids in annual field crops by pitfall trapping; a meta-analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farmer flexibility concerning future rotation planning is affected by the framing of climate predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda S. Bane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. O. Pocock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Oudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1211⟩</w:t>
+              <w:t xml:space="preserve">Climate Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crm.2021.100356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231612v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring species interactions from ecological survey data: A mechanistic approach to predict quantitative food webs of seed feeding by carabid beetles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reto Schmucki</w:t>
+                <w:t xml:space="preserve">The effects of trapping effort and sources of variability on the estimation of activity-density and diversity of carabids in annual field crops by pitfall trapping; a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Saska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8032⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.553-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449984v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface Special Issue 'The Future of Agricultural Landscapes' part III</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Inferring species interactions from ecological survey data: A mechanistic approach to predict quantitative food webs of seed feeding by carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pocock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Schmucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Vanbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65, pp.xxi-xxv. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.12858-12871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-2504(21)00039-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151302v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer flexibility concerning future rotation planning is affected by the framing of climate predictions</w:t>
+                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranda S. Bane</w:t>
+                <w:t xml:space="preserve">Didac Barroso‐bergada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. O. Pocock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gibert</w:t>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Forster</w:t>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Oudoire</w:t>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crm.2021.100356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421454v1</w:t>
+                <w:t xml:space="preserve">hal-03049733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t>
               </w:r>
@@ -3817,51 +3817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3929,103 +3929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing farmer-acceptable rotations that assure ecosystem service provision in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Schmucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrha Abay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Termansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Bane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65, pp.169-244. </w:t>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,90 +4331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling of targeted amplicon sequencing data focusing on index hopping and demultiplexing using a nested metabarcoding approach in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Guenay-Greunke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traugott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Wallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.19510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4634,51 +4634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Apothéloz‐perret‐gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Aylagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (13), pp.2937-2958. </w:t>
@@ -4720,64 +4720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface Special Issue 'The Future of Agricultural Landscapes' part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Vanbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64, pp.xiii-xix. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4811,64 +4811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key carabid species drive spring weed seed predation of Viola arvensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4915,103 +4915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The resilience of weed seedbank regulation by carabid beetles, at continental scales, to alternative prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Neidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Foffova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Daouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.19315. </w:t>
@@ -5062,51 +5062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface Special Issue 'The Future of Agricultural Landscapes' part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Vanbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.xv-xxii</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5269,51 +5269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: Mechanistic links between biodiversity and ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5351,77 +5351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5468,90 +5468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-tech agriculture: farmers risk being ‘locked in’ to unsustainable practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 mars 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5818,51 +5818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADVANCES IN ECOLOGICAL RESEARCH Resilience in Complex Socio-ecological Systems, vol 60 Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5900,103 +5900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis indicates high levels of carabid weed seed consumption in cereal fields across Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Guenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traugott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Wallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (3), pp.935-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6024,165 +6024,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in ecological research preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Replicated Network Approach to ‘Big Data’ in Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59, pp.4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 59, pp.225-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2018.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786944v1</w:t>
+                <w:t xml:space="preserve">hal-02952270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience in crop rotation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (6), pp.48-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6210,191 +6236,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Replicated Network Approach to ‘Big Data’ in Ecology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Advances in ecological research preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle C. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59, pp.225-264. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 59, pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952270v1</w:t>
+                <w:t xml:space="preserve">hal-02786944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing reliance on herbicides with farmland biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (6), pp.79-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6441,51 +6441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring for the 21st Century: Integrating Next-Generation Sequencing Into Ecological Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6575,51 +6575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau bayésien dynamique étiqueté pour l’apprentissage de structure d’un réseau écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6718,51 +6718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6807,529 +6807,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Social–Ecological Syndromes Predict Outcomes for Ecosystem Services? – a Reply to Bodin et al .</w:t>
+                <w:t xml:space="preserve">14 Questions for Invasion in Ecological Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Dee</w:t>
+                <w:t xml:space="preserve">Jelena H. Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Thompson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Massol</w:t>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Guerrero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.318-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597856v1</w:t>
+                <w:t xml:space="preserve">hal-01453469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative effects of local management and landscape heterogeneity on weed richness, density, biomass and seed rain at the country-wide level, Great Britain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Next-generation global biomonitoring: large-scale, automated reconstruction of ecological networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Raybould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex J Dumbrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.477-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2017.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605416v1</w:t>
+                <w:t xml:space="preserve">hal-01606909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation global biomonitoring: large-scale, automated reconstruction of ecological networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Do Social–Ecological Syndromes Predict Outcomes for Ecosystem Services? – a Reply to Bodin et al .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 32 (7), pp.477-487. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 32 (8), pp.549 - 552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2017.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2017.03.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606909v1</w:t>
+                <w:t xml:space="preserve">hal-01597856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 Questions for Invasion in Ecological Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Relative effects of local management and landscape heterogeneity on weed richness, density, biomass and seed rain at the country-wide level, Great Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56, pp.318-340. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246, pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453469v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between conservation agricultural practice and landscape composition promote weed seed predation by invertebrates</w:t>
               </w:r>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla B. Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 240, pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7445,90 +7445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7722,51 +7722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7820,308 +7820,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dedicated biomass crops can enhance biodiversity in the arable landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison.J. Haughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Mallott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Mallott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-2504(16)30009-5⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (6), pp.1071-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798002v1</w:t>
+                <w:t xml:space="preserve">hal-01606850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedicated biomass crops can enhance biodiversity in the arable landscape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. O. Pocock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (6), pp.1071-1081. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2504(16)30009-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606850v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local, neighbor and landscape effects on the abundance of weed seed-eating carabids in arable fields: A nationwide analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8194,51 +8194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8322,438 +8322,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years later: revisiting priorities for science and society a decade after the millennium ecosystem assessment</w:t>
+                <w:t xml:space="preserve">Reconciling Techno-simplicity and Eco-complexity for future food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mulder</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Santiago L. Poggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarina Macfadyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1507), 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.7562.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801412v1</w:t>
+                <w:t xml:space="preserve">hal-01291703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Techno-simplicity and Eco-complexity for future food security</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gestion territoriale des adventices : effets des propriétés du paysage sur les communautés adventices et sur leur régulation par les carabidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.7562.1⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/sa0z-db70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291703v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion territoriale des adventices : effets des propriétés du paysage sur les communautés adventices et sur leur régulation par les carabidae</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">10 years later: revisiting priorities for science and society a decade after the millennium ecosystem assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena M. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43, pp.71-82. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/sa0z-db70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637124v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité. Une solution contre les pesticides ? Un petit carabe prometteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bien Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8772,931 +8772,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seed choice by carabid beetles (Coleoptera : Carabidae): Linking field measurements with laboratory diet assessments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Negative Cross Resistance Mediated by Co-Treated Bed Nets: A Potential Means of Restoring Pyrethroid-Susceptibility to Malaria Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Boursault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Michael T. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Lwetoijera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Caron-Lormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14411/eje.2014.086⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635407v1</w:t>
+                <w:t xml:space="preserve">hal-02631032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of an arthropod database to support the non-target risk assessment and monitoring of transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Romeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meissle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Alvarez-Alfageme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (6), pp.995-1013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11248-014-9791-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Cross Resistance Mediated by Co-Treated Bed Nets: A Potential Means of Restoring Pyrethroid-Susceptibility to Malaria Vectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Marshall</w:t>
+                <w:t xml:space="preserve">Weed seed choice by carabid beetles (Coleoptera : Carabidae): Linking field measurements with laboratory diet assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Caron-Lormier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aline Boursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (5), </w:t>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (5), pp.615-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14411/eje.2014.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631032v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraguild predation in winter wheat: prey choice by a common epigeal carabid consuming spiders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey S. Davey</w:t>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian P. Vaughan</w:t>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Andrew King</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12008⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643324v1</w:t>
+                <w:t xml:space="preserve">hal-01003336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm Experiments as a Tool for Ecological Climate-Change Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Movement patterns of Tenebrio beetles demonstrate empirically that correlated-random-walks have similitude with a Lévy walk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy M. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca I. A. Stewart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lisa Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-417199-2.00002-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649155v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement patterns of Tenebrio beetles demonstrate empirically that correlated-random-walks have similitude with a Lévy walk.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesocosm Experiments as a Tool for Ecological Climate-Change Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca I. A. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Dossena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Jeppesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy M. Reynolds</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rebecca L. Kordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03158⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.71 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-417199-2.00002-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911719v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
+                <w:t xml:space="preserve">Intraguild predation in winter wheat: prey choice by a common epigeal carabid consuming spiders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey S. Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">Ian P. Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">R. Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.62-70. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (1), pp.271-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003336v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface. Editorial commentary: The potential for network approaches to improve knowledge, understanding, and prediction of the structure and functioning of agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9889,51 +9889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of local landscape richness on in-field weed metrics across the Great Britain scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Haughton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9986,304 +9986,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated discovery of food webs from ecological data using logic-based machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">National-scale regulation of the weed seedbank by carabid predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Caron-Lormier</w:t>
+                <w:t xml:space="preserve">Aline Boursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Muggleton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
+                <w:t xml:space="preserve">David R. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.888-898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02008.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646230v1</w:t>
+                <w:t xml:space="preserve">hal-02651204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National-scale regulation of the weed seedbank by carabid predators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automated discovery of food webs from ecological data using logic-based machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Boursault</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Caron-Lormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R. Brooks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Stephen Muggleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Raybould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48, pp.888-898. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02008.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651204v1</w:t>
+                <w:t xml:space="preserve">hal-02646230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling rotations: can crop sequences explain arable weed seedbank abundance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S J Powers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10568,51 +10568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10659,103 +10659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional redundancy of weed seed predation is reduced by intensified agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Daouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Neidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Vašková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traugott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd GfÖ annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
@@ -10778,221 +10778,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does France not meet its pesticide reduction targets? Farmers’ socio-economic trade-offs when adopting agro-ecological practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyser le microbiote pour identifier de nouveaux agents de biocontrôle des maladies de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards Pesticide Free Agriculture. Agrifood system transformation. Public policies for a transition towards pesticide-free agriculture thematic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711600v1</w:t>
+                <w:t xml:space="preserve">hal-04230751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le microbiote pour identifier de nouveaux agents de biocontrôle des maladies de la vigne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Why does France not meet its pesticide reduction targets? Farmers’ socio-economic trade-offs when adopting agro-ecological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards Pesticide Free Agriculture. Agrifood system transformation. Public policies for a transition towards pesticide-free agriculture thematic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230751v1</w:t>
+                <w:t xml:space="preserve">hal-03711600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le microbiote pour identifier de nouveaux agents de bio-contrôle des maladies de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres chercheurs professionnels Sortir des pesticides en viticulture. INRAE, Cultiver Protéger Autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Beaune, Bordeaux, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11056,51 +11056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizera Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen H. Muggleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nika Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11142,103 +11142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage et les pratiques agricoles affectent les carabes régulateurs des adventices, e façon directe ou en modulant la disponibilit´e de leurs ressources trophiques : une analyse pan-européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Foffova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Daouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REP21 : Colloque Rencontres d'Ecologie des Paysages 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
@@ -11267,77 +11267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do properties and species of weed seeds affect their consumption by carabid beetles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Foffová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Saska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Carabidologists’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hungarian Natural History Museum, Sep 2019, Trento, Italy. pp.37-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11365,355 +11365,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of in-field weed regulation by carabid beetles, and their functional characteristics, in European arable landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Toward a better prediction of in-field weed regulation by carabid beetles in European arable landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Carabidologsit Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908523v1</w:t>
+                <w:t xml:space="preserve">hal-02735826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better prediction of in-field weed regulation by carabid beetles in European arable landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure compréhension de la prédation des graines adventices par les carabes en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735826v1</w:t>
+                <w:t xml:space="preserve">hal-02788772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension de la prédation des graines adventices par les carabes en grandes cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Toward a better understanding of in-field weed regulation by carabid beetles, and their functional characteristics, in European arable landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">19th European Carabidologsit Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788772v1</w:t>
+                <w:t xml:space="preserve">hal-02908523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better prediction of in-field weed regulation by carabid beetles in European arable landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11751,64 +11751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better prediction of in-field weed regulation by carabid beetles in European arable landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11859,51 +11859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Bayésien Dynamique étiqueté pour l’apprentissage de réseau écologique d’arthropodes dans les cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11954,77 +11954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The synergy of seed-eating carabids and crop rotation in weed regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Schmucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12049,77 +12049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferred carabid-seed food web networks informs knowledge of seed predation in arable fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Schmucki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12144,51 +12144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participant invité Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEO BON GLOBIS-B Workshop on Species Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bari (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12207,135 +12207,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Dechaume-Montcharmont</w:t>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
+              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607028v1</w:t>
+                <w:t xml:space="preserve">hal-04123375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de régulation naturelle : revue des méthodes</w:t>
               </w:r>
@@ -12347,51 +12347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France, 27-28 novembre 2017, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12410,204 +12410,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123375v1</w:t>
+                <w:t xml:space="preserve">hal-01607028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can obligatory omnivore carabids be useful for the biocontrol of weeds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12632,103 +12632,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du séminaire. Le projet ANR Peerless : viabilité d’une gestion écologique renforcée de la santé des plantes dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -12757,90 +12757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific prey choice of carabid beetles in European cereal fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Guenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Trougott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12882,90 +12882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prédateur généraliste peut-il être un bon candidat pour le biocontrôle des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12990,77 +12990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des réseaux trophiques et quantification des interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13115,414 +13115,414 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. th congress of the international society for behavioural ecology (ISBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894537v1</w:t>
+                <w:t xml:space="preserve">hal-02892459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. th meeting of Ecology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">16. th congress of the international society for behavioural ecology (ISBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894528v1</w:t>
+                <w:t xml:space="preserve">hal-02894537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">12. th meeting of Ecology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892459v1</w:t>
+                <w:t xml:space="preserve">hal-02894528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do competition and predation risk affect weed seed selectivity in granivorous carabid beetles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société France d'Ecologie (FFSPN). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13573,51 +13573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13662,359 +13662,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prédation des graines d’adventices par les coléoptères carabidae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does landscape diversity influence species fitness in farmland plants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GIS-HP2E &amp; RMT Florad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">9. IALE World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Portland, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801724v1</w:t>
+                <w:t xml:space="preserve">hal-01210119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does landscape diversity influence species fitness in farmland plants ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reconciling social, economic and ecological complexity in agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. IALE World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Portland, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Atelier Reseaux Trophiques (ART) INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210119v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling social, economic and ecological complexity in agro-ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La prédation des graines d’adventices par les coléoptères carabidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Reseaux Trophiques (ART) INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées GIS-HP2E &amp; RMT Florad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602174v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of oilseed rape and grasslands on the abundance of weed seed-eating carabids at different spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14095,51 +14095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du colza et des prairies à différentes échelles spatiales sur l’abondance des carabes prédateurs de graines d’adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14233,51 +14233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. INTECOL Congress, Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14315,77 +14315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning and text mining of trophic links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazal Afroozi Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Dunbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14449,77 +14449,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning a probabilistic network of ecological interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni- Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference ILP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Windsor Great Park, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14585,64 +14585,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific interference does not reduce weed seed consumption in two carabid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14680,64 +14680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed availability, intraspecific interference and their interaction drive per capita weed seed consumption by carabid beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14775,51 +14775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carabid ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rennes, France. , 92 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14844,64 +14844,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of seed and carabid densities on the weed seed predation service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14978,51 +14978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15112,51 +15112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, Landscape management for food and ecosystem services</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15175,260 +15175,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie comportementale de la régulation des graines par les carabes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amino acids as orobanchicides: an innovative approach for biocontrol broomrape weeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Monica Fernandez-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
+              <w:t xml:space="preserve">17. European weed research society symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015, Proceedings of the 17th European Weed Research Society Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739575v1</w:t>
+                <w:t xml:space="preserve">hal-02741844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acids as orobanchicides: an innovative approach for biocontrol broomrape weeds.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Ecologie comportementale de la régulation des graines par les carabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European weed research society symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015, Proceedings of the 17th European Weed Research Society Symposium</w:t>
+              <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741844v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15582,51 +15582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carabe, un prédateur au service de l’agriculture 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">p.33, 2021, 10 ans de Recherche SPE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15644,51 +15644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15767,64 +15767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Editors) Resilience in Complex Socio-ecological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, 190p., 2019, Advances In Ecological Research, 978-0-08-102854-4</w:t>
             </w:r>
           </w:p>
@@ -15868,64 +15868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying the relationship between biodiversity and ecosystem function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Advances in Ecological Research, 61, pp.1-356, 2019, 978-0-08-102912-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -15947,64 +15947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Editors) Next Generation Biomonitoring: Par 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16057,64 +16057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Editors) Next Generation Biomonitoring: Par 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16161,297 +16161,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Editors) Networks of invasion: Empirical evidence and case studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">(Editors) Networks of invasion: A synthesis of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 57, 297 p., 2017, Advances In Ecological Research, 978-0-12-813328-6</w:t>
+              <w:t xml:space="preserve">, 56, 363p., 2017, Advances In Ecological Research, ISBN: 978-0-12-804338-7 ISSN: 0065-2504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787311v1</w:t>
+                <w:t xml:space="preserve">hal-02786432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Editors) Networks of invasion: A synthesis of concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">(Editors) Networks of invasion: Empirical evidence and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 56, 363p., 2017, Advances In Ecological Research, ISBN: 978-0-12-804338-7 ISSN: 0065-2504</w:t>
+              <w:t xml:space="preserve">, 57, 297 p., 2017, Advances In Ecological Research, 978-0-12-813328-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786432v1</w:t>
+                <w:t xml:space="preserve">hal-02787311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Editors) Networks of invasion: Empirical evidence and case studie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, 297p., 2017, Advances In Ecological Research, 978-0-12-813328-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -16470,64 +16470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Editors) Networks of invasion: A synthesis of concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16571,51 +16571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, 306p., 2016, Advances In Ecological Research, 978-0-08-100978-9</w:t>
             </w:r>
           </w:p>
@@ -16642,51 +16642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial commitee. Advances in Ecological Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16704,51 +16704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Ecological Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16792,51 +16792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services From Biodiversity to Society, Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, 340 p., 2015, Advances In Ecological Research, 978-0-12-803885-7</w:t>
             </w:r>
           </w:p>
@@ -16934,51 +16934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nika Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17055,64 +17055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nika Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17193,51 +17193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, Elsevier, pp.339-365, 2021, Advances in Ecological Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17284,90 +17284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human–Machine Scientific Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazal Afroozi Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Like Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.297-315, 2021, 9780198862536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17395,239 +17395,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking Agro-Ecology - reconciling the different needs for ecological functions provided by biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Makiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchaeus  G. Compson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald J Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew A. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam P Boerlijst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch03⟩</w:t>
+              <w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503301v1</w:t>
+                <w:t xml:space="preserve">hal-03534007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Networking Agro-Ecology - reconciling the different needs for ecological functions provided by biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t>
+              <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-38, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534007v1</w:t>
+                <w:t xml:space="preserve">hal-02503301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les interactions du vivant, en lien avec les milieux et les contextes socio-économiques</w:t>
               </w:r>
@@ -17665,51 +17665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle Coordination éditoriale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
@@ -17755,64 +17755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: Resilience in Complex Socio-ecological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preface: Resilience in Complex Socio-ecological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17853,563 +17853,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of insects in integrated weed management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Preface: Next Generation Biomonitoring: Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated weed management for sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 42, </w:t>
+              <w:t xml:space="preserve">Preface: Next Generation Biomonitoring: Part 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ACADEMIC PRESS INC ELSEVIER SCIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 0065-2504 978-0-12-814317-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789445v1</w:t>
+                <w:t xml:space="preserve">hal-02787362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Next Generation Biomonitoring: Part 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Next generation biomonitoring: partie 1 préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle C. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preface: Next Generation Biomonitoring: Part 2</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 0065-2504 978-0-12-814317-9</w:t>
+              <w:t xml:space="preserve">Next generation biomonitoring: partie 1 préface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, Elsevier Academic Press Inc., pp.4, 2018, Advances in Ecological Research, 978-0-12-813949-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787362v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation biomonitoring: partie 1 préface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Biomonitoring for the 21st century: integrating next-generation sequencing into ecological network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J.N. Kitson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next generation biomonitoring: partie 1 préface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Next Generation Biomonitoring: Part 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, 293 p., 2018, Advances In Ecological Research, 978-0-12-813949-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2017.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786683v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring for the 21st century: integrating next-generation sequencing into ecological network analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The use of insects in integrated weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Generation Biomonitoring: Part 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2017.12.001⟩</w:t>
+              <w:t xml:space="preserve">Integrated weed management for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 476 p., 2018, Burleigh Dodds Series in Agricultural Science, ISBN 13: 9781786761644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19103/AS.2017.0025.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790509v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological networks in managed ecosystems : Connecting structure to services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive food webs : stability and transitions of real and model ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18611,51 +18611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kamenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Boutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18732,64 +18732,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;Networks of Invasion : Empirical Evidence and Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks of Invasion : Empirical Evidence and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18836,51 +18836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning ecological networks from next-generation sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18970,51 +18970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The visualisation of ecological networks, and their use as a tool for engagement, advocacy and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren M. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19117,64 +19117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2 PREFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19212,64 +19212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19320,103 +19320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting the green and brown worlds: allometric and stoichiometric predictability of above- and below-ground networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid S. Ahrestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological networks in an agricultural world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Elsevier, 107 p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t>
@@ -19493,64 +19493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazal Afroozi Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Elsevier, 524 p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19584,77 +19584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking agroecology : integrating the diversity of agroecosystem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19763,51 +19763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carabes, mauvaises graines des champs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bermudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19857,51 +19857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19909,51 +19909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faivre D’arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20251,51 +20251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20405,51 +20405,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20527,51 +20527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20720,64 +20720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices en Grandes Cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t>
@@ -20819,51 +20819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards machine learning of predictive models from ecological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizera Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21105,51 +21105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellingeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alfieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Savi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ringselle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.70004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Saska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109551" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyun Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02418-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staudacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bohan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15080610" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Guenay-Greunke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Trager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Wallinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01620-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01636-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumbrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(23)00032-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-22-0008-FI" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverria Zo&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1228395" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1248" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Bj&#248;rn&#229;vold" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107440" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Richter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.O. Pocock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Guenay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01432-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(22)00043-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1211" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pocock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Vanbergen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(21)00039-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda S. Bane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. O. Pocock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Forster" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Oudoire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2021.100356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98018-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125364v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Mclaughlin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01547-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860583v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso&#8208;s&#225;ez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz&#8208;perret&#8208;gentil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15472" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(21)00012-X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dumbrell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueke Lu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raybould" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0757-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Dumbrell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620099v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01109-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Dumbrell" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Jackson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2018.6.48" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952270v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2018.04.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618160v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2018.6.79" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713119v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. N. Kitson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2017.12.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618147v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.1-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597856v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Thompson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guerrero" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.06.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606909v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.03.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena H. Pantel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607269v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla B. Mclaughlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606098v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2016.39" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798002v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(16)30009-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606850v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison.J. Haughton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Clark" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Mallott" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mallott" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12312" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labruy&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.10.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291703v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L. Poggio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7562.1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sa0z-db70" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635407v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.086" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640836v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Romeis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meissle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarez-Alfageme" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bigler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-014-9791-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631032v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. White" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Lwetoijera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marshall" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caron-Lormier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095640" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643324v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey S. Davey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Vaughan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew King" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Bell" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649155v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca I. A. Stewart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dossena" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Kordas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417199-2.00002-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911719v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy M. Reynolds" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03158" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643649v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.10000-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645709v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Kiss" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Fetyko" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Orosz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPHJKB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652177v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Haughton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7LF0HN4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646230v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Muggleton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029028" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651204v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Brooks" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02008.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649052v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Powers" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Champion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Haughton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hawes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00860.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T31GLKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Varghese" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergada" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55630-2_10" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208287v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711600v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230751v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717294v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Muggleton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Galic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543555v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154525v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17109/AZH.66.SUPPL.37.2020" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908523v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735826v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788772v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735806v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787033v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733817v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004036v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003947v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734015v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tosser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trougott" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734968v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801724v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210119v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602174v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794417v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741629v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807710v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Afroozi Milani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Dunbar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2012.201" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749067v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni- Nezhad" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31951-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786607v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787019v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735221v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735135v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602968v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607320v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223559v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787332v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/60/suppl/C" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222024v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisenhauer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786420v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jackson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/59/suppl/C" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786421v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/58/suppl/C" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787311v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/57/suppl/C" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786432v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/56/suppl/C" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794525v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652504" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617057v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602161v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798423v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483234v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2023.09.005" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647109v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97454-1_3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687665v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.006" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534277v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198862536.003.0015" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503301v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch03" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787469v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250419300236" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(19)30023-6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789445v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/checkout/Store/bds/Detail/WorkGroup/3-190-55976" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0025.23" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787362v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.webofknowledge.com/InboundService.do?customersID=INRA&amp;amp;mode=FullRecord&amp;amp;IsProductCode=Yes&amp;amp;product=WOS&amp;amp;Init=Yes&amp;amp;Func=Frame&amp;amp;DestFail=http%3A%2F%2Fwww.webofknowledge.com&amp;amp;action=retrieve&amp;amp;SrcApp=INRA&amp;amp;SrcAuth=INRA&amp;amp;SID=C4TWaMjsIwkmGr1szdG&amp;amp;UT=WOS%3A000453685300001" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786683v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790509v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.N. Kitson" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sechi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/421977.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790740v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamenova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bartley" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Boutain" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Colautti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.009" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608349v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065250417300223" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(17)30022-3" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798832v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Evans" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harvey" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352586.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.006" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798063v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798022v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352591.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808830v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid S. Ahrestani" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00002-0" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807417v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00004-4" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809746v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00001-9" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319009v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bermudes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601467v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Auguste" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798173v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352592.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23708-4" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellingeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alfieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Saska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Savi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ringselle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.70004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyun Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02418-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Guenay-Greunke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Trager" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Wallinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01636-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staudacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bohan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15080610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01620-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-22-0008-FI" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumbrell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(23)00032-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverria Zo&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1228395" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Bj&#248;rn&#229;vold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107440" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Richter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.O. Pocock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1248" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Guenay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01432-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(22)00043-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Vanbergen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(21)00039-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda S. Bane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. O. Pocock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Forster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Oudoire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2021.100356" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1211" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pocock" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8032" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98018-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125364v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Mclaughlin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01547-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860583v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso&#8208;s&#225;ez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz&#8208;perret&#8208;gentil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15472" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(21)00012-X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dumbrell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueke Lu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raybould" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0757-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Dumbrell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620099v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01109-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2018.04.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2018.6.48" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Dumbrell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Jackson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618160v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2018.6.79" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713119v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. N. Kitson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2017.12.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618147v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.1-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena H. Pantel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606909v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.03.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Thompson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guerrero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.06.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607269v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla B. Mclaughlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606098v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2016.39" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606850v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison.J. Haughton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Clark" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Mallott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mallott" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12312" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798002v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(16)30009-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labruy&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.10.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L. Poggio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7562.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sa0z-db70" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. White" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Lwetoijera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marshall" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caron-Lormier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095640" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640836v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Romeis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meissle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarez-Alfageme" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bigler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-014-9791-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635407v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911719v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy M. Reynolds" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03158" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649155v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca I. A. Stewart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dossena" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Kordas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417199-2.00002-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643324v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey S. Davey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Vaughan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew King" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Bell" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643649v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.10000-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645709v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Kiss" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Fetyko" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Orosz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPHJKB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652177v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Haughton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7LF0HN4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651204v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Brooks" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02008.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646230v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Muggleton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029028" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649052v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Powers" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Champion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Haughton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hawes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00860.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T31GLKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Varghese" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergada" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55630-2_10" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208287v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230751v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711600v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717294v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Muggleton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Galic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543555v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154525v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17109/AZH.66.SUPPL.37.2020" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788772v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908523v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735806v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787033v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733817v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004036v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003947v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734015v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tosser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trougott" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734968v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210119v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602174v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801724v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794417v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741629v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807710v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Afroozi Milani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Dunbar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2012.201" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749067v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni- Nezhad" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31951-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786607v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787019v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735221v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735135v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602968v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607320v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223559v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787332v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/60/suppl/C" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222024v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisenhauer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786420v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jackson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/59/suppl/C" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786421v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/58/suppl/C" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786432v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/56/suppl/C" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787311v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/57/suppl/C" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794525v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652504" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617057v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602161v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798423v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483234v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2023.09.005" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647109v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97454-1_3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687665v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.006" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534277v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198862536.003.0015" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503301v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch03" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787469v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250419300236" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(19)30023-6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787362v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.webofknowledge.com/InboundService.do?customersID=INRA&amp;amp;mode=FullRecord&amp;amp;IsProductCode=Yes&amp;amp;product=WOS&amp;amp;Init=Yes&amp;amp;Func=Frame&amp;amp;DestFail=http%3A%2F%2Fwww.webofknowledge.com&amp;amp;action=retrieve&amp;amp;SrcApp=INRA&amp;amp;SrcAuth=INRA&amp;amp;SID=C4TWaMjsIwkmGr1szdG&amp;amp;UT=WOS%3A000453685300001" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786683v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790509v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.N. Kitson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789445v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/checkout/Store/bds/Detail/WorkGroup/3-190-55976" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0025.23" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sechi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/421977.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790740v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamenova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bartley" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Boutain" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Colautti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.009" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608349v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065250417300223" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(17)30022-3" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798832v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Evans" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harvey" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352586.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.006" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798063v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798022v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352591.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808830v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid S. Ahrestani" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00002-0" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807417v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00004-4" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809746v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00001-9" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319009v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bermudes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601467v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Auguste" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798173v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352592.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23708-4" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>