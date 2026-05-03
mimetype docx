--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1436,5398 +1436,5398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf microbiome data for European cultivated grapevine (Vitis vinifera L.) during downy mildew (Plasmopara viticola) epidemics in three wine-producing regions in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial biomarkers of tree water status for next‐generation biomonitoring of forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
+                <w:t xml:space="preserve">Marine Trillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Massot</w:t>
+                <w:t xml:space="preserve">Isabelle Lesur‐kupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers™</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-11-22-0138-A⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (22), pp.5944-5958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059014v1</w:t>
+                <w:t xml:space="preserve">hal-04272156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field margins enhance weed seed predation in adjacent fields in early spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie S Monticelli</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélinda Turpin</w:t>
+                <w:t xml:space="preserve">Etcheverria Zoé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Felten</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.art. 1228395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1228395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922809v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic next⁃generation sequencing (mNGS) data reveals the phyllosphere microbiome of wheat plants infected by the fungal pathogen Zymoseptoria tritici</w:t>
+                <w:t xml:space="preserve">Leaf microbiome data for European cultivated grapevine (Vitis vinifera L.) during downy mildew (Plasmopara viticola) epidemics in three wine-producing regions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-22-0008-FI⟩</w:t>
+              <w:t xml:space="preserve">PhytoFrontiers™</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.477-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-11-22-0138-A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03689876v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Roadmaps: Part B</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie S Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-2504(23)00032-6⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.art. e9707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151327v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface: Roadmaps: Part B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dumbrell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.ix-x. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2504(23)00032-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04163055v1</w:t>
+                <w:t xml:space="preserve">hal-05151327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial biomarkers of tree water status for next‐generation biomonitoring of forest ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Trillat</w:t>
+                <w:t xml:space="preserve">Metagenomic next⁃generation sequencing (mNGS) data reveals the phyllosphere microbiome of wheat plants infected by the fungal pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lesur‐kupin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Noémie Vignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17149⟩</w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.281-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-22-0008-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272156v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field margins enhance weed seed predation in adjacent fields in early spring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.art. 1228395. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.art. 105302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1228395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197010v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does France not meet its pesticide reduction targets? Farmers' socio-economic trade-offs when adopting agro-ecological practices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface: Functional Microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dumbrell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107440⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.xiii-xiv. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2504(22)00043-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716593v1</w:t>
+                <w:t xml:space="preserve">hal-03877724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer-led agroecology for biodiversity with climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why does France not meet its pesticide reduction targets? Farmers' socio-economic trade-offs when adopting agro-ecological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalie Bjørnåvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2022.07.006⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.107440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853090v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmer-led agroecology for biodiversity with climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda Bane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (11), pp.927-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2022.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03858395v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Britta Frei</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14043⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03604950v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplex PCR assay for detecting slug species common in European arable land in the diet of carabid beetles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasemin Guenay-Greunke</w:t>
+                <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Foffová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (1), pp.117-126. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1), pp.176-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604162v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Molecular analysis indicates high levels of carabid weed seed consumption in cereal fields across Central Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasemin Guenay</w:t>
+                <w:t xml:space="preserve">A multiplex PCR assay for detecting slug species common in European arable land in the diet of carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Guenay-Greunke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traugott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Wallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-021-01432-w⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647237v1</w:t>
+                <w:t xml:space="preserve">hal-03604162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Functional Microbiomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Molecular analysis indicates high levels of carabid weed seed consumption in cereal fields across Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Guenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alex Dumbrell</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traugott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Wallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67, pp.xiii-xiv. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (1), pp.541-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-2504(22)00043-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-021-01432-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877724v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface Special Issue 'The Future of Agricultural Landscapes' part III</w:t>
+                <w:t xml:space="preserve">Preface Special Issue 'The Future of Agricultural Landscapes' part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Vanbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 65, pp.xxi-xxv. </w:t>
+              <w:t xml:space="preserve">, 2021, 64, pp.xiii-xix. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-2504(21)00039-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2504(21)00012-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151302v1</w:t>
+                <w:t xml:space="preserve">hal-03652859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer flexibility concerning future rotation planning is affected by the framing of climate predictions</w:t>
+                <w:t xml:space="preserve">Ecosystems monitoring powered by environmental genomics: a review of current strategies with an implementation roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranda S. Bane</w:t>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. O. Pocock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gibert</w:t>
+                <w:t xml:space="preserve">Laura Alonso‐sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Forster</w:t>
+                <w:t xml:space="preserve">Laure Apothéloz‐perret‐gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Oudoire</w:t>
+                <w:t xml:space="preserve">Eva Aylagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (13), pp.2937-2958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crm.2021.100356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421454v1</w:t>
+                <w:t xml:space="preserve">hal-02860583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of trapping effort and sources of variability on the estimation of activity-density and diversity of carabids in annual field crops by pitfall trapping; a meta-analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecological plasticity governs ecosystem services in multilayer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1211⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01547-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231612v1</w:t>
+                <w:t xml:space="preserve">hal-03125364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring species interactions from ecological survey data: A mechanistic approach to predict quantitative food webs of seed feeding by carabid beetles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface Special Issue 'The Future of Agricultural Landscapes' part III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Vanbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8032⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.xxi-xxv. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2504(21)00039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449984v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmer flexibility concerning future rotation planning is affected by the framing of climate predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+                <w:t xml:space="preserve">Miranda S. Bane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deliere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Michael J. O. Pocock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Oudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
+              <w:t xml:space="preserve">Climate Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crm.2021.100356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049733v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of trapping effort and sources of variability on the estimation of activity-density and diversity of carabids in annual field crops by pitfall trapping; a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Saska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.553-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03634351v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing farmer-acceptable rotations that assure ecosystem service provision in the face of climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring species interactions from ecological survey data: A mechanistic approach to predict quantitative food webs of seed feeding by carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pocock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Schmucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.01.002⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.12858-12871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518128v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil seedbank: Old methods for new challenges in agroecology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso‐bergada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Mahé</w:t>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12619⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150770v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vialatte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">N. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Kévin Béthune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03477116v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling of targeted amplicon sequencing data focusing on index hopping and demultiplexing using a nested metabarcoding approach in ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing farmer-acceptable rotations that assure ecosystem service provision in the face of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Schmucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrha Abay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Termansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda Bane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98018-4⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.169-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460539v1</w:t>
+                <w:t xml:space="preserve">hal-03518128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological plasticity governs ecosystem services in multilayer networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil seedbank: Old methods for new challenges in agroecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orla Mclaughlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Inès Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Woodward</w:t>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01547-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125364v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystems monitoring powered by environmental genomics: a review of current strategies with an implementation roadmap</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Apothéloz‐perret‐gentil</w:t>
+                <w:t xml:space="preserve">A. Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Aylagas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (13), pp.2937-2958. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02860583v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface Special Issue 'The Future of Agricultural Landscapes' part II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling of targeted amplicon sequencing data focusing on index hopping and demultiplexing using a nested metabarcoding approach in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Guenay-Greunke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Vanbergen</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traugott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Wallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64, pp.xiii-xix. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.19510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-2504(21)00012-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652859v1</w:t>
+                <w:t xml:space="preserve">hal-03460539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key carabid species drive spring weed seed predation of Viola arvensis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Makiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchaeus  G. Compson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald J Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew A. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Philip Boerlijst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104148⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942831v1</w:t>
+                <w:t xml:space="preserve">hal-02402296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resilience of weed seedbank regulation by carabid beetles, at continental scales, to alternative prey</w:t>
+                <w:t xml:space="preserve">Key carabid species drive spring weed seed predation of Viola arvensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76305-w⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.104148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949083v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface Special Issue 'The Future of Agricultural Landscapes' part 1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The resilience of weed seedbank regulation by carabid beetles, at continental scales, to alternative prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Neidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Foffova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76305-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166551v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface Special Issue 'The Future of Agricultural Landscapes' part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Vanbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.xv-xxii</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02402296v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Mechanistic links between biodiversity and ecosystem functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Ecological networks reveal resilience of agro-ecosystems to changes in farming management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Dumbrell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xueke Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Raybould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.260-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0757-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913699v1</w:t>
+                <w:t xml:space="preserve">hal-02626825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">Molecular analysis indicates high levels of carabid weed seed consumption in cereal fields across Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Guenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traugott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Wallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (3), pp.935-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-019-01109-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321801v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADVANCES IN ECOLOGICAL RESEARCH Resilience in Complex Socio-ecological Systems, vol 60 Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex J Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.11-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078541v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-tech agriculture: farmers risk being ‘locked in’ to unsustainable practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface: Mechanistic links between biodiversity and ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 mars 2019</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02617885v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological networks reveal resilience of agro-ecosystems to changes in farming management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.260-264. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.396-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0757-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626825v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANCES IN ECOLOGICAL RESEARCH Resilience in Complex Socio-ecological Systems, vol 60 Preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alex J Dumbrell</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613646v1</w:t>
+                <w:t xml:space="preserve">hal-02078541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis indicates high levels of carabid weed seed consumption in cereal fields across Central Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasemin Guenay</w:t>
+                <w:t xml:space="preserve">High-tech agriculture: farmers risk being ‘locked in’ to unsustainable practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinna Wallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 mars 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620099v1</w:t>
+                <w:t xml:space="preserve">hal-02617885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Replicated Network Approach to ‘Big Data’ in Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athen Ma</w:t>
+                <w:t xml:space="preserve">Réseau bayésien dynamique étiqueté pour l’apprentissage de structure d’un réseau écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1/2018), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIA.32.1-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952270v1</w:t>
+                <w:t xml:space="preserve">hal-02618147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in crop rotation systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21820/23987073.2018.6.48⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0525-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617957v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in ecological research preface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle C. Jackson</w:t>
+                <w:t xml:space="preserve">A Replicated Network Approach to ‘Big Data’ in Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59, pp.4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 59, pp.225-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2018.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786944v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing reliance on herbicides with farmland biodiversity</w:t>
+                <w:t xml:space="preserve">Resilience in crop rotation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2018 (6), pp.79-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21820/23987073.2018.6.79⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2018 (6), pp.48-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21820/23987073.2018.6.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618160v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring for the 21st Century: Integrating Next-Generation Sequencing Into Ecological Network Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+                <w:t xml:space="preserve">Advances in ecological research preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle C. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 58, pp.1-62. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 59, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2017.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713119v1</w:t>
+                <w:t xml:space="preserve">hal-02786944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau bayésien dynamique étiqueté pour l’apprentissage de structure d’un réseau écologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing reliance on herbicides with farmland biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIA.32.1-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (6), pp.79-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21820/23987073.2018.6.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618147v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Biomonitoring for the 21st Century: Integrating Next-Generation Sequencing Into Ecological Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex J Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">James J. N. Kitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Francois Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (5), pp.48. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.1-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0525-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870873v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 Questions for Invasion in Ecological Networks</w:t>
               </w:r>
@@ -6973,77 +6973,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (7), pp.477-487. </w:t>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7224,51 +7224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative effects of local management and landscape heterogeneity on weed richness, density, biomass and seed rain at the country-wide level, Great Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7315,51 +7315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between conservation agricultural practice and landscape composition promote weed seed predation by invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7458,64 +7458,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7696,90 +7696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which traits allow weed species to persist in grass margin strips ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7820,572 +7820,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedicated biomass crops can enhance biodiversity in the arable landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison.J. Haughton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Dries Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne J. Clark</w:t>
+                <w:t xml:space="preserve">Sarina Macfadyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D. Mallott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Mallott</w:t>
+                <w:t xml:space="preserve">Vincent V. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12312⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606850v1</w:t>
+                <w:t xml:space="preserve">hal-01298064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dedicated biomass crops can enhance biodiversity in the arable landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison.J. Haughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Mallott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Mallott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-2504(16)30009-5⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (6), pp.1071-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798002v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local, neighbor and landscape effects on the abundance of weed seed-eating carabids in arable fields: A nationwide analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. O. Pocock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2504(16)30009-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.10.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02632141v1</w:t>
+                <w:t xml:space="preserve">hal-02798002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local, neighbor and landscape effects on the abundance of weed seed-eating carabids in arable fields: A nationwide analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarina Macfadyen</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Martinet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (2), pp.105-115. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.230-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298064v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling Techno-simplicity and Eco-complexity for future food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago L. Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarina Macfadyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8432,90 +8432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion territoriale des adventices : effets des propriétés du paysage sur les communautés adventices et sur leur régulation par les carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9046,51 +9046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed seed choice by carabid beetles (Coleoptera : Carabidae): Linking field measurements with laboratory diet assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Boursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9150,51 +9150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,51 +9665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface. Editorial commentary: The potential for network approaches to improve knowledge, understanding, and prediction of the structure and functioning of agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49, pp.XIII-XVIII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10031,51 +10031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Boursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.888-898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10148,64 +10148,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Caron-Lormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10581,51 +10581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Inductive Logic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Windsor, United Kingdom. pp.127-141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11168,51 +11168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Foffova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Daouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11267,51 +11267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do properties and species of weed seeds affect their consumption by carabid beetles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Foffová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11397,51 +11397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11587,51 +11587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Carabidologsit Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11682,51 +11682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape management for functional biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International organisation for biological and integrated control (IOBC)., Mar 2019, Wageningen, Netherlands. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11777,51 +11777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants Département SPE INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11846,90 +11846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Bayésien Dynamique étiqueté pour l’apprentissage de réseau écologique d’arthropodes dans les cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.article issu de communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11954,77 +11954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The synergy of seed-eating carabids and crop rotation in weed regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Schmucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12049,77 +12049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferred carabid-seed food web networks informs knowledge of seed predation in arable fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Schmucki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12207,998 +12207,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+                <w:t xml:space="preserve">Analyse des réseaux trophiques et quantification des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123375v1</w:t>
+                <w:t xml:space="preserve">hal-02734968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de régulation naturelle : revue des méthodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Tosser</w:t>
+                <w:t xml:space="preserve">Un prédateur généraliste peut-il être un bon candidat pour le biocontrôle des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France, 27-28 novembre 2017, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734015v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Species-specific prey choice of carabid beetles in European cereal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Guenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Trougott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
+              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607028v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can obligatory omnivore carabids be useful for the biocontrol of weeds?</w:t>
+                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
+              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735220v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du séminaire. Le projet ANR Peerless : viabilité d’une gestion écologique renforcée de la santé des plantes dans les paysages agricoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicateurs de régulation naturelle : revue des méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Bischoff</w:t>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France, 27-28 novembre 2017, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734496v1</w:t>
+                <w:t xml:space="preserve">hal-02734015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific prey choice of carabid beetles in European cereal fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasemin Guenay</w:t>
+                <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Trougott</w:t>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736374v1</w:t>
+                <w:t xml:space="preserve">hal-01607028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un prédateur généraliste peut-il être un bon candidat pour le biocontrôle des adventices</w:t>
+                <w:t xml:space="preserve">Can obligatory omnivore carabids be useful for the biocontrol of weeds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894972v1</w:t>
+                <w:t xml:space="preserve">hal-02735220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des réseaux trophiques et quantification des interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+                <w:t xml:space="preserve">Introduction du séminaire. Le projet ANR Peerless : viabilité d’une gestion écologique renforcée de la santé des plantes dans les paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Canard</w:t>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Chartois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734968v1</w:t>
+                <w:t xml:space="preserve">hal-02734496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13236,64 +13236,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13344,64 +13344,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13465,64 +13465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société France d'Ecologie (FFSPN). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13547,90 +13547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which species traits allow plant species to persist in sown grass-margin strips?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13681,51 +13681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does landscape diversity influence species fitness in farmland plants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13832,51 +13832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédation des graines d’adventices par les coléoptères carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13951,320 +13951,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of oilseed rape and grasslands on the abundance of weed seed-eating carabids at different spatial scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Influence du colza et des prairies à différentes échelles spatiales sur l’abondance des carabes prédateurs de graines d’adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bristih Ecological Society - Société France d'Ecologie., Dec 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Landscape Ecology (IALE). USA., Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794417v1</w:t>
+                <w:t xml:space="preserve">hal-02741629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du colza et des prairies à différentes échelles spatiales sur l’abondance des carabes prédateurs de graines d’adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">The influence of oilseed rape and grasslands on the abundance of weed seed-eating carabids at different spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Landscape Ecology (IALE). USA., Oct 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bristih Ecological Society - Société France d'Ecologie., Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741629v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does landscape influence weed diversity and distribution through modification of weed fitness ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14354,51 +14354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Dunbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Machine Learning and Applications (ICMLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Boca Raton, United States. </w:t>
@@ -14462,51 +14462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni- Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14611,51 +14611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. ème Journée des Doctorants du Département SPE INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14706,51 +14706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14769,273 +14769,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carabid ecosystem services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of seed and carabid densities on the weed seed predation service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Rennes, France. , 92 p., 2017</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Rennes, France. , 92 p., 2017, Regulation of Weeds and Pests</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735221v1</w:t>
+                <w:t xml:space="preserve">hal-02735135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of seed and carabid densities on the weed seed predation service</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carabid ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Rennes, France. , 92 p., 2017, Regulation of Weeds and Pests</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Rennes, France. , 92 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735135v1</w:t>
+                <w:t xml:space="preserve">hal-02735221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and landscape scale effects on seed-eating carabids and levels of weed seed predation in arable fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Effects of semi-natural habitats on pest insects and natural enemies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15060,90 +15060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing landscapes for promoting the weed seed regulation service in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15332,51 +15332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15670,51 +15670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15780,51 +15780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Editors) Resilience in Complex Socio-ecological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, 190p., 2019, Advances In Ecological Research, 978-0-08-102854-4</w:t>
             </w:r>
           </w:p>
@@ -15881,51 +15881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Advances in Ecological Research, 61, pp.1-356, 2019, 978-0-08-102912-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -15960,64 +15960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Editors) Next Generation Biomonitoring: Par 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
@@ -16070,64 +16070,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Editors) Next Generation Biomonitoring: Par 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
@@ -16161,448 +16161,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Editors) Networks of invasion: A synthesis of concept</w:t>
+                <w:t xml:space="preserve">(Editors) Networks of invasion: A synthesis of concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 56, 363p., 2017, Advances In Ecological Research, ISBN: 978-0-12-804338-7 ISSN: 0065-2504</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 363p., 2017, Advances In Ecological Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786432v1</w:t>
+                <w:t xml:space="preserve">hal-02787305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Editors) Networks of invasion: Empirical evidence and case studies</w:t>
+                <w:t xml:space="preserve">(Editors) Networks of invasion: A synthesis of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 57, 297 p., 2017, Advances In Ecological Research, 978-0-12-813328-6</w:t>
+              <w:t xml:space="preserve">, 56, 363p., 2017, Advances In Ecological Research, ISBN: 978-0-12-804338-7 ISSN: 0065-2504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787311v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Editors) Networks of invasion: Empirical evidence and case studie</w:t>
+                <w:t xml:space="preserve">(Editors) Networks of invasion: Empirical evidence and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic press, Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, 297 p., 2017, Advances In Ecological Research, 978-0-12-813328-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic press, Elsevier</w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-02786430v1</w:t>
+                <w:t xml:space="preserve">hal-02787311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Editors) Networks of invasion: A synthesis of concepts</w:t>
+                <w:t xml:space="preserve">(Editors) Networks of invasion: Empirical evidence and case studie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">, 363p., 2017, Advances In Ecological Research</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic press, Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, 297p., 2017, Advances In Ecological Research, 978-0-12-813328-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787305v1</w:t>
+                <w:t xml:space="preserve">hal-02786430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
@@ -16717,51 +16717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Ecological Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, Advances In Ecological Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16779,51 +16779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services From Biodiversity to Society, Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
@@ -16908,51 +16908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the web of dark interactions: Explainable inference of the diversity of microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17042,51 +17042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning of microbial interactions using abductive ILP and hypothesis frequency/compression estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17167,51 +17167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective biodiversity monitoring could be facilitated by networks of simple sensors and a shift to incentivising results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17271,90 +17271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human–Machine Scientific Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazal Afroozi Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17395,239 +17395,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Networking Agro-Ecology - reconciling the different needs for ecological functions provided by biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t>
+              <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-38, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534007v1</w:t>
+                <w:t xml:space="preserve">hal-02503301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking Agro-Ecology - reconciling the different needs for ecological functions provided by biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Makiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchaeus  G. Compson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald J Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew A. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam P Boerlijst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch03⟩</w:t>
+              <w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503301v1</w:t>
+                <w:t xml:space="preserve">hal-03534007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les interactions du vivant, en lien avec les milieux et les contextes socio-économiques</w:t>
               </w:r>
@@ -17768,51 +17768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: Resilience in Complex Socio-ecological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preface: Resilience in Complex Socio-ecological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17853,1073 +17853,1073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Next Generation Biomonitoring: Part 2</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Falchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preface: Next Generation Biomonitoring: Part 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 59, </w:t>
+              <w:t xml:space="preserve">Advances in parasitic weeds research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACADEMIC PRESS INC ELSEVIER SCIENCE</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 0065-2504 978-0-12-814317-9</w:t>
+                <w:t xml:space="preserve">Frontiers Media</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.334, 2018, 978-2-88945-633-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787362v1</w:t>
+                <w:t xml:space="preserve">hal-02789724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation biomonitoring: partie 1 préface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Preface: Next Generation Biomonitoring: Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle C. Jackson</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next generation biomonitoring: partie 1 préface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 58, Elsevier Academic Press Inc., pp.4, 2018, Advances in Ecological Research, 978-0-12-813949-3</w:t>
+              <w:t xml:space="preserve">Preface: Next Generation Biomonitoring: Part 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACADEMIC PRESS INC ELSEVIER SCIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 0065-2504 978-0-12-814317-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786683v1</w:t>
+                <w:t xml:space="preserve">hal-02787362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring for the 21st century: integrating next-generation sequencing into ecological network analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+                <w:t xml:space="preserve">Next generation biomonitoring: partie 1 préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle C. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Generation Biomonitoring: Part 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Next generation biomonitoring: partie 1 préface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, Elsevier Academic Press Inc., pp.4, 2018, Advances in Ecological Research, 978-0-12-813949-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790509v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of insects in integrated weed management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Biomonitoring for the 21st century: integrating next-generation sequencing into ecological network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J.N. Kitson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated weed management for sustainable agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19103/AS.2017.0025.23⟩</w:t>
+              <w:t xml:space="preserve">Next Generation Biomonitoring: Part 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, 293 p., 2018, Advances In Ecological Research, 978-0-12-813949-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789445v1</w:t>
+                <w:t xml:space="preserve">hal-02790509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological networks in managed ecosystems : Connecting structure to services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Woodward</w:t>
+                <w:t xml:space="preserve">The use of insects in integrated weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive food webs : stability and transitions of real and model ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated weed management for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 476 p., 2018, Burleigh Dodds Series in Agricultural Science, ISBN 13: 9781786761644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19103/AS.2017.0025.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789425v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological networks in managed ecosystems : Connecting structure to services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in parasitic weeds research</w:t>
+              <w:t xml:space="preserve">Adaptive food webs : stability and transitions of real and model ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers Media</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.334, 2018, 978-2-88945-633-8</w:t>
+                <w:t xml:space="preserve">Cambridge Academic University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ISBN: 9781107182110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789724v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasions Toolkit :Current Methods for Tracking the Spread and Impact of Invasive Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.J. Bartley</w:t>
+                <w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;Networks of Invasion : Empirical Evidence and Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks of Invasion: A Synthesis of Concepts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Networks of Invasion : Empirical Evidence and Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Advances In Ecological Research, 0065-2504 ISBN: 978-0-12-813328-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2504(17)30022-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790740v1</w:t>
+                <w:t xml:space="preserve">hal-01608349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;Networks of Invasion : Empirical Evidence and Case Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice David</w:t>
+                <w:t xml:space="preserve">Invasions Toolkit :Current Methods for Tracking the Spread and Impact of Invasive Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kamenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Boutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.I. Colautti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks of Invasion : Empirical Evidence and Case Studies</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Advances In Ecological Research, 0065-2504 ISBN: 978-0-12-813328-6. </w:t>
+              <w:t xml:space="preserve">Networks of Invasion: A Synthesis of Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Academic Press, INC., pp.85-182, 2017, Advances In Ecological Research, 9780128043387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-2504(17)30022-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608349v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning ecological networks from next-generation sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaniya Kamenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18970,51 +18970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The visualisation of ecological networks, and their use as a tool for engagement, advocacy and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren M. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19130,64 +19130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2 PREFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2 PREFACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, Academic Press - Elsevier, pp.4, 2016, Advances in Ecological Research, 978-0-12-809304-7; 978-0-08-100978-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19225,64 +19225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services From Biodiversity to Society, Part 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19314,425 +19314,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting the green and brown worlds: allometric and stoichiometric predictability of above- and below-ground networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Networking agroecology : integrating the diversity of agroecosystem interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Raybould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological networks in an agricultural world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 49, Elsevier, 107 p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-420002-9.00002-0⟩</w:t>
+              <w:t xml:space="preserve">, 49, Elsevier, 67 p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-420002-9.00001-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808830v1</w:t>
+                <w:t xml:space="preserve">hal-02809746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of food webs using logic-based machine learning and text mining</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephen Muggleton</w:t>
+                <w:t xml:space="preserve">Connecting the green and brown worlds: allometric and stoichiometric predictability of above- and below-ground networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid S. Ahrestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Elsevier, 524 p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t>
+              <w:t xml:space="preserve">Ecological networks in an agricultural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Elsevier, 107 p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-420002-9.00004-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-420002-9.00002-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807417v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking agroecology : integrating the diversity of agroecosystem interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction and validation of food webs using logic-based machine learning and text mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazal Afroozi Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Raybould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Muggleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological networks in an agricultural world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Elsevier, 67 p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t>
+              <w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Elsevier, 524 p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-420002-9.00001-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-420002-9.00004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809746v1</w:t>
+                <w:t xml:space="preserve">hal-02807417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19857,51 +19857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19909,51 +19909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faivre D’arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20251,51 +20251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20399,57 +20399,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20475,103 +20475,103 @@
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
+              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791226v1</w:t>
+                <w:t xml:space="preserve">hal-02791448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20597,73 +20597,73 @@
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
+              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791448v1</w:t>
+                <w:t xml:space="preserve">hal-02791226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20681,51 +20681,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédation des graines d’adventices par les coléoptères carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20832,51 +20832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizera Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raybould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen H. Muggleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21105,51 +21105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellingeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alfieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Saska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Savi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ringselle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.70004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyun Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02418-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Guenay-Greunke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Trager" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Wallinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01636-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staudacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bohan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15080610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01620-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-22-0008-FI" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumbrell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(23)00032-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverria Zo&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1228395" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Bj&#248;rn&#229;vold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107440" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Richter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.O. Pocock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1248" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Guenay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01432-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(22)00043-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Vanbergen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(21)00039-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda S. Bane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. O. Pocock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Forster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Oudoire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2021.100356" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1211" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pocock" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8032" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98018-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125364v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Mclaughlin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01547-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860583v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso&#8208;s&#225;ez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz&#8208;perret&#8208;gentil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15472" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(21)00012-X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dumbrell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueke Lu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raybould" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0757-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Dumbrell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620099v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01109-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2018.04.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2018.6.48" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Dumbrell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Jackson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618160v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2018.6.79" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713119v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. N. Kitson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2017.12.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618147v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.1-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena H. Pantel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606909v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.03.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Thompson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guerrero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.06.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607269v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla B. Mclaughlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606098v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2016.39" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606850v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison.J. Haughton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Clark" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Mallott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mallott" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12312" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798002v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(16)30009-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labruy&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.10.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L. Poggio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7562.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sa0z-db70" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. White" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Lwetoijera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marshall" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caron-Lormier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095640" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640836v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Romeis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meissle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarez-Alfageme" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bigler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-014-9791-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635407v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911719v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy M. Reynolds" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03158" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649155v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca I. A. Stewart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dossena" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Kordas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417199-2.00002-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643324v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey S. Davey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Vaughan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew King" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Bell" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643649v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.10000-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645709v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Kiss" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Fetyko" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Orosz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPHJKB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652177v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Haughton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7LF0HN4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651204v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Brooks" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02008.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646230v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Muggleton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029028" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649052v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Powers" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Champion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Haughton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hawes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00860.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T31GLKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Varghese" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergada" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55630-2_10" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208287v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230751v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711600v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717294v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Muggleton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Galic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543555v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154525v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17109/AZH.66.SUPPL.37.2020" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788772v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908523v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735806v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787033v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733817v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004036v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003947v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734015v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tosser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trougott" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734968v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210119v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602174v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801724v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794417v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741629v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807710v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Afroozi Milani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Dunbar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2012.201" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749067v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni- Nezhad" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31951-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786607v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787019v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735221v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735135v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602968v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607320v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223559v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787332v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/60/suppl/C" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222024v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisenhauer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786420v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jackson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/59/suppl/C" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786421v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/58/suppl/C" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786432v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/56/suppl/C" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787311v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/57/suppl/C" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794525v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652504" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617057v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602161v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798423v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483234v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2023.09.005" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647109v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97454-1_3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687665v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.006" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534277v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198862536.003.0015" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503301v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch03" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787469v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250419300236" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(19)30023-6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787362v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.webofknowledge.com/InboundService.do?customersID=INRA&amp;amp;mode=FullRecord&amp;amp;IsProductCode=Yes&amp;amp;product=WOS&amp;amp;Init=Yes&amp;amp;Func=Frame&amp;amp;DestFail=http%3A%2F%2Fwww.webofknowledge.com&amp;amp;action=retrieve&amp;amp;SrcApp=INRA&amp;amp;SrcAuth=INRA&amp;amp;SID=C4TWaMjsIwkmGr1szdG&amp;amp;UT=WOS%3A000453685300001" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786683v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790509v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.N. Kitson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789445v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/checkout/Store/bds/Detail/WorkGroup/3-190-55976" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0025.23" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sechi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/421977.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790740v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamenova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bartley" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Boutain" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Colautti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.009" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608349v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065250417300223" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(17)30022-3" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798832v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Evans" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harvey" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352586.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.006" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798063v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798022v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352591.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808830v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid S. Ahrestani" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00002-0" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807417v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00004-4" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809746v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00001-9" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319009v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bermudes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601467v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Auguste" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798173v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352592.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23708-4" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellingeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alfieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Saska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Savi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ringselle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.70004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyun Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02418-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Guenay-Greunke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Trager" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Wallinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01636-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staudacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bohan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15080610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01620-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverria Zo&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1228395" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumbrell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(23)00032-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-22-0008-FI" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(22)00043-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Bj&#248;rn&#229;vold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107440" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Richter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.O. Pocock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1248" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Guenay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01432-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652859v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Vanbergen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(21)00012-X" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso&#8208;s&#225;ez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz&#8208;perret&#8208;gentil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15472" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125364v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Mclaughlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01547-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(21)00039-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda S. Bane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. O. Pocock" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Forster" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Oudoire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2021.100356" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231612v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1211" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pocock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98018-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626825v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueke Lu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raybould" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0757-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01109-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Dumbrell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dumbrell" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618147v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.1-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2018.04.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617957v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2018.6.48" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Dumbrell" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Jackson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618160v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2018.6.79" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. N. Kitson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2017.12.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena H. Pantel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606909v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.03.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Thompson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guerrero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.06.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607269v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla B. Mclaughlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606098v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2016.39" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606850v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison.J. Haughton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Clark" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Mallott" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mallott" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12312" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798002v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(16)30009-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632141v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labruy&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.10.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L. Poggio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7562.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sa0z-db70" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. White" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Lwetoijera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marshall" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caron-Lormier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095640" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640836v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Romeis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meissle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarez-Alfageme" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bigler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-014-9791-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635407v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911719v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy M. Reynolds" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03158" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649155v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca I. A. Stewart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dossena" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Kordas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417199-2.00002-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643324v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey S. Davey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Vaughan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew King" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Bell" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643649v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.10000-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645709v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Kiss" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Fetyko" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Orosz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPHJKB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652177v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Haughton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7LF0HN4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651204v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Brooks" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02008.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646230v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Muggleton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029028" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649052v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Powers" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Champion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Haughton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hawes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00860.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T31GLKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Varghese" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergada" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55630-2_10" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208287v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230751v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711600v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717294v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Muggleton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Galic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543555v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154525v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17109/AZH.66.SUPPL.37.2020" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788772v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908523v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735806v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787033v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733817v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004036v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003947v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734968v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736374v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trougott" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734015v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tosser" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210119v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602174v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801724v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741629v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794417v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807710v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Afroozi Milani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Dunbar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2012.201" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749067v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni- Nezhad" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31951-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786607v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787019v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735135v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602968v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607320v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223559v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787332v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/60/suppl/C" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222024v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisenhauer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786420v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jackson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/59/suppl/C" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786421v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/58/suppl/C" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787305v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786432v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/56/suppl/C" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787311v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-ecological-research/vol/57/suppl/C" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786430v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794525v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652504" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617057v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602161v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798423v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483234v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2023.09.005" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647109v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97454-1_3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687665v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.006" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534277v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198862536.003.0015" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503301v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch03" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787469v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250419300236" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(19)30023-6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787362v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.webofknowledge.com/InboundService.do?customersID=INRA&amp;amp;mode=FullRecord&amp;amp;IsProductCode=Yes&amp;amp;product=WOS&amp;amp;Init=Yes&amp;amp;Func=Frame&amp;amp;DestFail=http%3A%2F%2Fwww.webofknowledge.com&amp;amp;action=retrieve&amp;amp;SrcApp=INRA&amp;amp;SrcAuth=INRA&amp;amp;SID=C4TWaMjsIwkmGr1szdG&amp;amp;UT=WOS%3A000453685300001" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786683v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790509v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.N. Kitson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789445v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/checkout/Store/bds/Detail/WorkGroup/3-190-55976" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0025.23" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789425v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sechi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/421977.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608349v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065250417300223" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(17)30022-3" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790740v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamenova" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bartley" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Boutain" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Colautti" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.009" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798832v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Evans" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harvey" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352586.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.006" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798063v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798022v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352591.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809746v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00001-9" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808830v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid S. Ahrestani" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00002-0" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807417v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00004-4" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319009v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bermudes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601467v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Auguste" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798173v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352592.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23708-4" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>