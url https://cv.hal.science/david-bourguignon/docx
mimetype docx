--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -300,308 +300,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified and shortened French adaptation of a self-esteem contingency measure</w:t>
+                <w:t xml:space="preserve">“You're a Nobody When You're Unemployed”: Exploring the Content of Unemployed People's Stereotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Robion</w:t>
+                <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Berjot</w:t>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Balty</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1393944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.e70085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/casp.70085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119544v1</w:t>
+                <w:t xml:space="preserve">hal-05064967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“You're a Nobody When You're Unemployed”: Exploring the Content of Unemployed People's Stereotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified and shortened French adaptation of a self-esteem contingency measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Marie</w:t>
+                <w:t xml:space="preserve">Manon Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+                <w:t xml:space="preserve">Céline Stinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bourguignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kwamigan Ahondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (3), pp.e70085. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/casp.70085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1393944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064967v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What the Press Reveals About &amp;quot;The Unemployed&amp;quot;: A Lexicometric Analysis of 12,996 Articles from French Written Newspapers from 2005 to 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55 (7), pp.1216-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -648,51 +648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotypes towards jihad returnees in France: intention as a determinant of reintegration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Preau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -765,51 +765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologies, genre et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -860,51 +860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,77 +968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You're a Nobody When you're Unemployed&amp;quot;: Exploring the Content of Unemployed People's Stereotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1111,51 +1111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Luminet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1228,64 +1228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Résibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (1), pp.e2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1436,51 +1436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Too Positive to Be Tweeted? An Experimental Investigation of Emotional Expression on Twitter and Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (2), pp.243-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1508,486 +1508,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Sexual and gender-based violence: to tweet or not to tweet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t>
+              <w:t xml:space="preserve">Cyberpsychology: Journal of Psychosocial Research on Cyberspace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/CP2021-3-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167510v1</w:t>
+                <w:t xml:space="preserve">hal-02502330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual and gender-based violence: to tweet or not to tweet?</w:t>
+                <w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology: Journal of Psychosocial Research on Cyberspace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5817/CP2021-3-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502330v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the protective role of identification with a stigmatized identity: Promoting engagement and discouraging disengagement coping strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dropping Out of School : Explaining How Concerns for the Family’s Social-Image and Self-Image Predict Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolay Gausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2703⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.e0248384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622637v1</w:t>
+                <w:t xml:space="preserve">hal-04334752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dropping Out of School : Explaining How Concerns for the Family’s Social-Image and Self-Image Predict Anger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the protective role of identification with a stigmatized identity: Promoting engagement and discouraging disengagement coping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasin Koc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Robert Outten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolay Gausel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klea Faniko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.e0248384. </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.1125-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334752v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective status and perceived legitimacy across countries</w:t>
               </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Jasinskaja-Lahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (1), pp.32-42. </w:t>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does it hurt? Intergroup permeability moderates the link between discrimination and self-esteem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Yzerbyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,51 +2785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle médiateur du sexisme ambivalent et du racisme moderne dans la propension à discriminer à l’égard du genre et de l’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lorraine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3001,51 +3001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut du groupe comme modérateur des effets distincts de la discrimination personnelle et groupale sur l’estime de soi personnelle: études comparatives des étudiants d’origine européenne et maghrébines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien van Cleempoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,51 +3425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38/1, pp.3-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3503,51 +3503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived group and personal discrimination: differential effects on personal self-esteem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Yzerbyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 33 (6), pp.735-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Yzerbyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Seron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3922,51 +3922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre qualitatif et quantitatif, des questions éthiques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3998,636 +3998,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Marie</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488456v1</w:t>
+                <w:t xml:space="preserve">hal-04505827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ginette Herman</w:t>
+                <w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Bourguignon</w:t>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488446v1</w:t>
+                <w:t xml:space="preserve">hal-04505787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Berjot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Robion</w:t>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505827v1</w:t>
+                <w:t xml:space="preserve">hal-05488456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Berjot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Robion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505787v1</w:t>
+                <w:t xml:space="preserve">hal-05488446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’employabilité des personnes sans-emploi au prisme des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4652,77 +4652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« T'es un moins que rien quand t'es chômeur » : Comparaison du contenu du stéréotype des chômeurs, cheminots et pompiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4741,437 +4741,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation en langue française de l’échelle d’identification de Leach.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facebook, Instagram, Twitter : les réseaux sociaux sont-ils réellement néfastes pour notre bien-être subjectif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Résibois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPSLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488471v1</w:t>
+                <w:t xml:space="preserve">hal-05488484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facebook, Instagram, Twitter : les réseaux sociaux sont-ils réellement néfastes pour notre bien-être subjectif ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation en langue française de l’échelle d’identification de Leach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taranczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eschenbrenner-Seel Fiona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPSLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488484v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mangeons les Stéréotypes ! Analyse psychosociale du groupe des chômeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les stéréotypes ? SEVE-qui-peut !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée interrégionale SEVE emploi, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850874v1</w:t>
+                <w:t xml:space="preserve">hal-03844485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfermement d'un public &amp;quot;invisible&amp;quot; : une lecture psychosociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque Jeunes Chercheuses et Chercheurs en Sciences Sociales et Arts "L'enfermement dans tous ses états"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales (2L2S) - Université de Lorraine, Oct 2022, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,312 +5164,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangeons les Stéréotypes ! Analyse psychosociale du groupe des chômeurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les stéréotypes ? SEVE-qui-peut !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée interrégionale SEVE emploi, Oct 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844485v1</w:t>
+                <w:t xml:space="preserve">hal-04850874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotypes towards jihad returnees in France: Thinking about the unknown and its intentions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journée Scientifique des Jeunes Chercheurs 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850880v1</w:t>
+                <w:t xml:space="preserve">hal-04505884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereotypes towards jihad returnees in France: Thinking about the unknown and its intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Balty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17e Journée Scientifique des Jeunes Chercheurs 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505884v1</w:t>
+                <w:t xml:space="preserve">hal-04850880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et appropriation des politiques diversité par les personnes chargées de les relayer : le cas luxembourgeois</w:t>
               </w:r>
@@ -5507,51 +5507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Internationales de la Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5570,420 +5570,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l’effet d’une politique diversité sur l’ouverture à la différence de ses salariés : le cas d’une entreprise luxembourgeoise</w:t>
+                <w:t xml:space="preserve">Port du voile et discrimination à l’embauche : résultats d’un testing sur CV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+                <w:t xml:space="preserve">R. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Internationales de la Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">La fabrique des discriminations : acteurs et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIS, Alliance de recherche sur les discriminations, Nov 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643566v1</w:t>
+                <w:t xml:space="preserve">hal-01377749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port du voile et discrimination à l’embauche : résultats d’un testing sur CV</w:t>
+                <w:t xml:space="preserve">Etudier les préjugés à l’égard des Arabes : le cas d’une diversité culturelle dans l’organisation mal gérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bourhis</w:t>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des discriminations : acteurs et processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDIS, Alliance de recherche sur les discriminations, Nov 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque International et interdisciplinaire : Diversité culturelle dans les organisations : constats, enjeux, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377749v1</w:t>
+                <w:t xml:space="preserve">hal-03643565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les préjugés à l’égard des Arabes : le cas d’une diversité culturelle dans l’organisation mal gérée</w:t>
+                <w:t xml:space="preserve">Mesurer l’effet d’une politique diversité sur l’ouverture à la différence de ses salariés : le cas d’une entreprise luxembourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et interdisciplinaire : Diversité culturelle dans les organisations : constats, enjeux, défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Internationales de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643565v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids des politiques de la diversité sur les préjugés des employés des entreprises luxembourgeoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de l’AIPTLF (Association Internationale de Psychologie du Travail de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Internationales de la Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6142,51 +6142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,51 +6224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suis-je ou non victime de discrimination ? Quand la victime « passe sous silence » l’expérience de discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Pour la Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,51 +6338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau modèle pour une conception de technologie XR-adaptative éthique : un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6455,51 +6455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6550,51 +6550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs (JSJC2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6651,64 +6651,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soi et l'identité en psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288, 2023, 978-2-10-085263-5</w:t>
             </w:r>
           </w:p>
@@ -6735,64 +6735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soi et l'identité en psychologie sociale: Fondements, concepts et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod; Cyberlibris, 2023, Univers Psy, 978-21-0085-927-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6810,64 +6810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la discrimination et des préjugés, 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klea Faniko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6911,64 +6911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la discrimination et des préjugés : de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klea Faniko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7044,64 +7044,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les chômeurs veulent juste profiter du système » : Quand les préjugés tiennent lieu d’argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rauscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7143,111 +7143,111 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage et la stigmatisation à l’oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Seghouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale des préjugés : de la théorie à la pratique.</w:t>
+              <w:t xml:space="preserve">Psychologie sociale des préjugés : de la théorie à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2022, 978-2-8073-3975-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7255,369 +7255,369 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la perméabilité du monde professionnel conduit à l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel visuel de psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, 2022, 9782100813070. </w:t>
+              <w:t xml:space="preserve">, Dunod, 2022, 978-2-10-081307-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.delou.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chômeurs au prisme du modèle de contenu des stéréotypes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les réseaux sociaux : des alliés face au sexisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L’Harmattan. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faniko, Klea; Dardenne, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions en vie de travail et en formation : Processus psychosociaux et pratiques d'accompagnement (pp. 91-107).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp. 91-107, 2021, 978-2343236421</w:t>
+              <w:t xml:space="preserve">Psychologie des stéréotypes de genre et du Sexisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck supérieur, 2021, 978-2-8073-3119-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483293v1</w:t>
+                <w:t xml:space="preserve">hal-05482033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux sociaux : des alliés face au sexisme ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les chômeurs au prisme du modèle de contenu des stéréotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Seghouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">De Boeck supérieur. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie des stéréotypes de genre et du Sexisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck supérieur, 2021, 978-2-8073-3119-8</w:t>
+              <w:t xml:space="preserve">Transitions en vie de travail et en formation : Processus psychosociaux et pratiques d'accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.91-107, 2021, 978-2343236421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482033v1</w:t>
+                <w:t xml:space="preserve">hal-05483293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage, une différence qui stigmatise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
+              <w:t xml:space="preserve">Faniko, Klea; Bourguignon, David; Sarrasin, Oriane; Guimond, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale des préjugés : de la théorie à la pratique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 101 à 118, 2018, 9782807313460. </w:t>
+              <w:t xml:space="preserve">Psychologie sociale des préjugés : de la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.101-118, 2018, 978-2-8073-1346-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.fanik.2018.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -7630,102 +7630,102 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes LGB face à la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Negraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
+              <w:t xml:space="preserve">Faniko, Klea; Bourguignon, David; Sarrasin, Oriane; Guimond, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale des préjugés : de la théorie à la pratique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 73 à 89, 2018, 9782807313460. </w:t>
+              <w:t xml:space="preserve">Psychologie sociale des préjugés : de la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.73-89, 2018, 978-2-8073-1346-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.fanik.2018.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -7738,51 +7738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chômage et Précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7850,51 +7850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination et diversité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Vallery; Marc-Eric Bobillier-Chaumon; Eric Brangier; Michel Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations : 110 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.155-157, 2016, Psycho sup, 978-2-10-073811-3</w:t>
@@ -7936,51 +7936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion Professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8022,51 +8022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les individus stigmatisés face aux programmes de lutte contre les discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8121,51 +8121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et excellence dans les grandes écoles : une conciliation possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vignocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8220,51 +8220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bégaiement et stigma social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8306,51 +8306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage analysé à la lumière de la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8395,394 +8395,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résister au chômage : rôle du soutien social et de l’identification</w:t>
+                <w:t xml:space="preserve">De l’école à l’emploi, en passant par l’identité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Stinglhamber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 215 à 252, 2007, 9782804152826. </w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 283 à 319, 2007, 9782804152826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479446v1</w:t>
+                <w:t xml:space="preserve">hal-05479572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’école à l’emploi, en passant par l’identité sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le monde du travail est perçu comme ouvert ou fermé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01.0215⟩</w:t>
+              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp. 177-213, 2007, Travail, chômage et stigmatisation : Une analyse psychosociale, 9782804152826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479572v1</w:t>
+                <w:t xml:space="preserve">hal-05477667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le monde du travail est perçu comme ouvert ou fermé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Résister au chômage : rôle du soutien social et de l’identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ginette Herman</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Stinglhamber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01⟩</w:t>
+              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 215 à 252, 2007, 9782804152826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477667v1</w:t>
+                <w:t xml:space="preserve">hal-05479446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur des groupes de bas statut : la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8865,51 +8865,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stigmatisation des personnes sans emploi : Conséquences psychologiques et stratégies de défense de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8972,103 +8972,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Validation of Pinel's Stigma Consciousness Questionnaire Among Unemployed People: Links with Well-Being, Motivation, objective Job Search Behavior, and Access to Employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9099,51 +9099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[DC] bRight XR: How to train designers to keep on the bright side?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9187,51 +9187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau modèle pour une conception de technologie XR-adaptative éthique : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9294,90 +9294,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques et attitudes à l’égard de la diversité : Focus sur des entreprises au Grand-Duché du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grezault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9455,51 +9455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi Nord-Pas de Calais. 2014, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9553,51 +9553,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de collectifs pour faire face à la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9705,51 +9705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="891CF623"/>
+    <w:nsid w:val="9CCE3D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9936,51 +9936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bourguignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5428-422X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/86mev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2025.2569910" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.854" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rauscher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Louvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15213269.2023.2236935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502330v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Schumann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2021-3-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Teixeira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Koc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert Outten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klea Faniko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Gausel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01868" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Kuppens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Spears" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andrighetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2694" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sindic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Condor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jasinskaja-Lahti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Yzerbyt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia P. Teixeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX6FXVP1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien van Cleempoel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313014048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Owe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Boudrenghien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jourdan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Seron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.326" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B22B64E634EF2DE01259AC8009A5C1A64C00C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Castano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7Q8BDDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Seron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jesp.2001.1512" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFKDSH34-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourhis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3650104.3652904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sarrasin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Seghouat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.delou.2022.01" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482033v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Negraoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roques" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450274v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vignocan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Demoulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01.0215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477667v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoffmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487262v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01680477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bourguignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5428-422X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/86mev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2025.2569910" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.854" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rauscher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Louvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15213269.2023.2236935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502330v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Schumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2021-3-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Gausel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Teixeira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Koc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert Outten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klea Faniko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2703" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Kuppens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Spears" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andrighetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2694" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sindic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Condor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jasinskaja-Lahti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Yzerbyt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia P. Teixeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX6FXVP1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien van Cleempoel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313014048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Owe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Boudrenghien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jourdan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Seron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.326" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B22B64E634EF2DE01259AC8009A5C1A64C00C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Castano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7Q8BDDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Seron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jesp.2001.1512" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFKDSH34-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourhis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3650104.3652904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sarrasin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Seghouat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.delou.2022.01" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Negraoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roques" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450274v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vignocan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Demoulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01.0215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479446v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoffmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487262v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01680477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>