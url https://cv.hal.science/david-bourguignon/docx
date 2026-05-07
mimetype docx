--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -733,490 +733,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni homme, ni enfant : la place de la femme qui revient du jihad au prisme de l’intersection des préjugés et des méthodologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an Interdisciplinary Consensual Measure of Social Participation: From Scoping Review to Clustering Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Préau</w:t>
+                <w:t xml:space="preserve">Jessica Morton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Luminet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850551v1</w:t>
+                <w:t xml:space="preserve">hal-04519236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les individus revenants du jihad : des stéréotypes aux préjugés, une menace déshumanisée ?</w:t>
+                <w:t xml:space="preserve">Ni homme, ni enfant : la place de la femme qui revient du jihad au prisme de l’intersection des préjugés et des méthodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.586.0085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04850582v1</w:t>
+                <w:t xml:space="preserve">hal-04850551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You're a Nobody When you're Unemployed&amp;quot;: Exploring the Content of Unemployed People's Stereotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+                <w:t xml:space="preserve">Les individus revenants du jihad : des stéréotypes aux préjugés, une menace déshumanisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 586 (4), pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.586.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31234/osf.io/3a2mw⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05119540v1</w:t>
+                <w:t xml:space="preserve">hal-04850582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Interdisciplinary Consensual Measure of Social Participation: From Scoping Review to Clustering Measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ginette Herman</w:t>
+                <w:t xml:space="preserve">You're a Nobody When you're Unemployed&amp;quot;: Exploring the Content of Unemployed People's Stereotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Luminet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/3a2mw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519236v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Network Sites and Well-Being: Is it Only a Matter of Content?</w:t>
               </w:r>
@@ -1508,620 +1508,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual and gender-based violence: to tweet or not to tweet?</w:t>
+                <w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology: Journal of Psychosocial Research on Cyberspace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5817/CP2021-3-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502330v2</w:t>
+                <w:t xml:space="preserve">hal-03167510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Sexual and gender-based violence: to tweet or not to tweet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248384. </w:t>
+              <w:t xml:space="preserve">Cyberpsychology: Journal of Psychosocial Research on Cyberspace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5817/CP2021-3-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167510v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dropping Out of School : Explaining How Concerns for the Family’s Social-Image and Self-Image Predict Anger</w:t>
+                <w:t xml:space="preserve">Subjective status and perceived legitimacy across countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolay Gausel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Kuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Spears</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Andrighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01868⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (5), pp.921-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334752v1</w:t>
+                <w:t xml:space="preserve">hal-02978112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the protective role of identification with a stigmatized identity: Promoting engagement and discouraging disengagement coping strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dropping Out of School : Explaining How Concerns for the Family’s Social-Image and Self-Image Predict Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolay Gausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2703⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.e0248384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622637v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective status and perceived legitimacy across countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Brandt</w:t>
+                <w:t xml:space="preserve">On the protective role of identification with a stigmatized identity: Promoting engagement and discouraging disengagement coping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Kuppens</w:t>
+                <w:t xml:space="preserve">Catia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Spears</w:t>
+                <w:t xml:space="preserve">Yasin Koc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Andrighetto</w:t>
+                <w:t xml:space="preserve">H. Robert Outten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Autin</w:t>
+                <w:t xml:space="preserve">Klea Faniko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (5), pp.921-942. </w:t>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.1125-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978112v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leave or remain? European identification, legitimacy of European integration, and political attitudes towards the EU</w:t>
               </w:r>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Yzerbyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cátia P. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (1), pp.3-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2861,278 +2861,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualism as an Important Facet of Individualism-Collectivism: Personhood Beliefs Across 37 National Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le statut du groupe comme modérateur des effets distincts de la discrimination personnelle et groupale sur l’estime de soi personnelle: études comparatives des étudiants d’origine européenne et maghrébines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Owe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maja Becker</w:t>
+                <w:t xml:space="preserve">Maximilien van Cleempoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brown</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0022022111430255⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (04), pp.575-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503313014048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394184v1</w:t>
+                <w:t xml:space="preserve">hal-01376764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut du groupe comme modérateur des effets distincts de la discrimination personnelle et groupale sur l’estime de soi personnelle: études comparatives des étudiants d’origine européenne et maghrébines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bourguignon</w:t>
+                <w:t xml:space="preserve">Contextualism as an Important Facet of Individualism-Collectivism: Personhood Beliefs Across 37 National Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Owe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien van Cleempoel</w:t>
+                <w:t xml:space="preserve">R. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Collange</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (04), pp.575-594. </w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.24 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503313014048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0022022111430255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376764v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture and the distinctiveness motive: Constructing identity in individualistic and collectivistic contexts.</w:t>
               </w:r>
@@ -3331,51 +3331,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter B. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0022022111430255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382862v1</w:t>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Yzerbyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (5), pp.773-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3935,51 +3935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-conférences du 15ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3998,675 +3998,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’employabilité des personnes sans-emploi au prisme des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505827v1</w:t>
+                <w:t xml:space="preserve">hal-04505807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Berjot</w:t>
+                <w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Robion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505787v1</w:t>
+                <w:t xml:space="preserve">hal-05488456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ginette Herman</w:t>
+                <w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488456v1</w:t>
+                <w:t xml:space="preserve">hal-04505827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+                <w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488446v1</w:t>
+                <w:t xml:space="preserve">hal-04505787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488449v1</w:t>
+                <w:t xml:space="preserve">hal-05488446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’employabilité des personnes sans-emploi au prisme des émotions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Berjot</w:t>
+                <w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505807v1</w:t>
+                <w:t xml:space="preserve">hal-05488449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« T'es un moins que rien quand t'es chômeur » : Comparaison du contenu du stéréotype des chômeurs, cheminots et pompiers</w:t>
               </w:r>
@@ -4974,109 +4974,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangeons les Stéréotypes ! Analyse psychosociale du groupe des chômeurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Marie</w:t>
+                <w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les stéréotypes ? SEVE-qui-peut !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée interrégionale SEVE emploi, Oct 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844485v1</w:t>
+                <w:t xml:space="preserve">hal-04850874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfermement d'un public &amp;quot;invisible&amp;quot; : une lecture psychosociale</w:t>
               </w:r>
@@ -5164,338 +5190,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+                <w:t xml:space="preserve">Mangeons les Stéréotypes ! Analyse psychosociale du groupe des chômeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les stéréotypes ? SEVE-qui-peut !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée interrégionale SEVE emploi, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850874v1</w:t>
+                <w:t xml:space="preserve">hal-03844485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Balty</w:t>
+                <w:t xml:space="preserve">Stereotypes towards jihad returnees in France: Thinking about the unknown and its intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17e Journée Scientifique des Jeunes Chercheurs 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505884v1</w:t>
+                <w:t xml:space="preserve">hal-04850880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotypes towards jihad returnees in France: Thinking about the unknown and its intentions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
+                <w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journée Scientifique des Jeunes Chercheurs 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850880v1</w:t>
+                <w:t xml:space="preserve">hal-04505884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et appropriation des politiques diversité par les personnes chargées de les relayer : le cas luxembourgeois</w:t>
               </w:r>
@@ -5570,259 +5570,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port du voile et discrimination à l’embauche : résultats d’un testing sur CV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le poids des politiques de la diversité sur les préjugés des employés des entreprises luxembourgeoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bourguignon</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bourhis</w:t>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des discriminations : acteurs et processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDIS, Alliance de recherche sur les discriminations, Nov 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de l’AIPTLF (Association Internationale de Psychologie du Travail de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377749v1</w:t>
+                <w:t xml:space="preserve">hal-03643567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les préjugés à l’égard des Arabes : le cas d’une diversité culturelle dans l’organisation mal gérée</w:t>
+                <w:t xml:space="preserve">Port du voile et discrimination à l’embauche : résultats d’un testing sur CV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+                <w:t xml:space="preserve">R. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et interdisciplinaire : Diversité culturelle dans les organisations : constats, enjeux, défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">La fabrique des discriminations : acteurs et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIS, Alliance de recherche sur les discriminations, Nov 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643565v1</w:t>
+                <w:t xml:space="preserve">hal-01377749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’effet d’une politique diversité sur l’ouverture à la différence de ses salariés : le cas d’une entreprise luxembourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5831,198 +5818,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Internationales de la Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids des politiques de la diversité sur les préjugés des employés des entreprises luxembourgeoises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudier les préjugés à l’égard des Arabes : le cas d’une diversité culturelle dans l’organisation mal gérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de l’AIPTLF (Association Internationale de Psychologie du Travail de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
+              <w:t xml:space="preserve">Colloque International et interdisciplinaire : Diversité culturelle dans les organisations : constats, enjeux, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643567v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la communication en matière de diversité avec les médias et dans les organisations : le cas d’une étude sur les préjugés mal gérée d’un point de vue communicationnel</w:t>
               </w:r>
@@ -6442,51 +6442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment expliquer l’accueil et l’(in)hospitalité envers les individus « revenants » du jihad ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6537,51 +6537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding (in)hospitality against jihad returnees: a multimethodological approach of stereotypes and prejudice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6810,90 +6810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la discrimination et des préjugés, 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klea Faniko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 352 p., 2022, 9782807339750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6911,90 +6911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la discrimination et des préjugés : de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klea Faniko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faniko, Klea; Bourguignon, David; Sarrasin, Oriane; Guimond, Serge. De Boeck supérieur, 2018, 978-2-8073-1346-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Seghouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie sociale des préjugés : de la théorie à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2022, 978-2-8073-3975-0</w:t>
@@ -7268,51 +7268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la perméabilité du monde professionnel conduit à l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel visuel de psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022, 978-2-10-081307-0. </w:t>
@@ -7462,51 +7462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Seghouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en vie de travail et en formation : Processus psychosociaux et pratiques d'accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.91-107, 2021, 978-2343236421</w:t>
@@ -7548,51 +7548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage, une différence qui stigmatise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faniko, Klea; Bourguignon, David; Sarrasin, Oriane; Guimond, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie sociale des préjugés : de la théorie à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.101-118, 2018, 978-2-8073-1346-0. </w:t>
@@ -7764,51 +7764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Vallery; Marc-Eric Bobillier-Chaumon; Eric Brangier; Michel Dubois; Yves Clot </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations : 110 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.88-92, 2016, Psycho sup, 978-2-10-073811-3</w:t>
@@ -7949,51 +7949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Vallery; Marc-Eric Bobillier-Chaumon; Eric Brangier; Michel Dubois; Yves Clot </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations : 110 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.253-257, 2016, Psycho sup, 978-2-10-073811-3</w:t>
@@ -8035,51 +8035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les individus stigmatisés face aux programmes de lutte contre les discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ginette Herman; Andrea Rea; Julie Ringelheim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques antidiscriminatoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015, Ouvertures politiques -- Sciences politiques, 9782804185329</w:t>
@@ -8319,51 +8319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage analysé à la lumière de la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2007, ISBN 9782804152826. </w:t>
@@ -8395,57 +8395,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’école à l’emploi, en passant par l’identité sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Résister au chômage : rôle du soutien social et de l’identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8465,337 +8465,337 @@
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 283 à 319, 2007, 9782804152826. </w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 215 à 252, 2007, 9782804152826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479572v1</w:t>
+                <w:t xml:space="preserve">hal-05479446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le monde du travail est perçu comme ouvert ou fermé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’école à l’emploi, en passant par l’identité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ginette Herman</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Stinglhamber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01⟩</w:t>
+              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 283 à 319, 2007, 9782804152826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477667v1</w:t>
+                <w:t xml:space="preserve">hal-05479572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résister au chômage : rôle du soutien social et de l’identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Quand le monde du travail est perçu comme ouvert ou fermé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01.0215⟩</w:t>
+              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp. 177-213, 2007, Travail, chômage et stigmatisation : Une analyse psychosociale, 9782804152826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479446v1</w:t>
+                <w:t xml:space="preserve">hal-05477667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur des groupes de bas statut : la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp. 99-144, 2007, 9782804152826. </w:t>
@@ -8878,51 +8878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stigmatisation des personnes sans emploi : Conséquences psychologiques et stratégies de défense de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.36, 53-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8966,253 +8966,253 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Validation of Pinel's Stigma Consciousness Questionnaire Among Unemployed People: Links with Well-Being, Motivation, objective Job Search Behavior, and Access to Employment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+                <w:t xml:space="preserve">Vers un nouveau modèle pour une conception de technologie XR-adaptative éthique : un état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571981v1</w:t>
+                <w:t xml:space="preserve">hal-04487262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[DC] bRight XR: How to train designers to keep on the bright side?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouyer</w:t>
+                <w:t xml:space="preserve">French Validation of Pinel's Stigma Consciousness Questionnaire Among Unemployed People: Links with Well-Being, Motivation, objective Job Search Behavior, and Access to Employment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rauscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548936v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouveau modèle pour une conception de technologie XR-adaptative éthique : un état de l'art</w:t>
+                <w:t xml:space="preserve">[DC] bRight XR: How to train designers to keep on the bright side?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
@@ -9232,51 +9232,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487262v1</w:t>
+                <w:t xml:space="preserve">hal-04548936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9333,51 +9333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grezault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9705,51 +9705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CCE3D50"/>
+    <w:nsid w:val="5EC4AC6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9936,51 +9936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bourguignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5428-422X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/86mev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2025.2569910" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.854" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rauscher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Louvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15213269.2023.2236935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502330v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Schumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2021-3-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Gausel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Teixeira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Koc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert Outten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klea Faniko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2703" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Kuppens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Spears" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andrighetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2694" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sindic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Condor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jasinskaja-Lahti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Yzerbyt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia P. Teixeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX6FXVP1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien van Cleempoel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313014048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Owe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Boudrenghien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jourdan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Seron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.326" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B22B64E634EF2DE01259AC8009A5C1A64C00C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Castano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7Q8BDDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Seron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jesp.2001.1512" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFKDSH34-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourhis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3650104.3652904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sarrasin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Seghouat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.delou.2022.01" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Negraoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roques" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450274v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vignocan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Demoulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01.0215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479446v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoffmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487262v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01680477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bourguignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5428-422X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/86mev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2025.2569910" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.854" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rauscher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Louvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15213269.2023.2236935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502330v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Schumann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2021-3-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brandt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Kuppens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Spears" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andrighetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2694" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Gausel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01868" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Teixeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Koc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert Outten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klea Faniko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2703" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sindic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Condor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jasinskaja-Lahti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Yzerbyt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia P. Teixeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX6FXVP1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien van Cleempoel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313014048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Owe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Boudrenghien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jourdan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Seron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.326" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B22B64E634EF2DE01259AC8009A5C1A64C00C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Castano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7Q8BDDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Seron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jesp.2001.1512" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFKDSH34-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourhis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3650104.3652904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sarrasin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Seghouat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.delou.2022.01" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Negraoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roques" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450274v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vignocan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Demoulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01.0215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477667v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571981v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoffmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01680477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>