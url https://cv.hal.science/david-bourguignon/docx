--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -166,265 +166,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Social Comparison Dynamics on Social Media: A Qualitative Examination of Individual and Platform Characteristics</w:t>
+                <w:t xml:space="preserve">“You're a Nobody When You're Unemployed”: Exploring the Content of Unemployed People's Stereotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Derbaix</w:t>
+                <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mar.22194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.e70085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/casp.70085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119542v1</w:t>
+                <w:t xml:space="preserve">hal-05064967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“You're a Nobody When You're Unemployed”: Exploring the Content of Unemployed People's Stereotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Social Comparison Dynamics on Social Media: A Qualitative Examination of Individual and Platform Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Derbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Marie</w:t>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+                <w:t xml:space="preserve">Aurély Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bourguignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (3), pp.e70085. </w:t>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (6), pp.1588-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/casp.70085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mar.22194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064967v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified and shortened French adaptation of a self-esteem contingency measure</w:t>
               </w:r>
@@ -544,64 +544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What the Press Reveals About &amp;quot;The Unemployed&amp;quot;: A Lexicometric Analysis of 12,996 Articles from French Written Newspapers from 2005 to 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55 (7), pp.1216-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -648,51 +648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotypes towards jihad returnees in France: intention as a determinant of reintegration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Preau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -778,51 +778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Luminet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -895,51 +895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologies, genre et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -990,51 +990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1098,77 +1098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You're a Nobody When you're Unemployed&amp;quot;: Exploring the Content of Unemployed People's Stereotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1202,90 +1202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Network Sites and Well-Being: Is it Only a Matter of Content?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Résibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (1), pp.e2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1423,64 +1423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Too Positive to Be Tweeted? An Experimental Investigation of Emotional Expression on Twitter and Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (2), pp.243-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1508,620 +1508,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sexual and gender-based violence: to tweet or not to tweet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t>
+              <w:t xml:space="preserve">Cyberpsychology: Journal of Psychosocial Research on Cyberspace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/CP2021-3-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167510v1</w:t>
+                <w:t xml:space="preserve">hal-02502330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual and gender-based violence: to tweet or not to tweet?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Bourguignon</w:t>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology: Journal of Psychosocial Research on Cyberspace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5817/CP2021-3-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502330v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective status and perceived legitimacy across countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the protective role of identification with a stigmatized identity: Promoting engagement and discouraging disengagement coping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Brandt</w:t>
+                <w:t xml:space="preserve">Catia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Kuppens</w:t>
+                <w:t xml:space="preserve">Yasin Koc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Spears</w:t>
+                <w:t xml:space="preserve">H. Robert Outten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Andrighetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Autin</w:t>
+                <w:t xml:space="preserve">Klea Faniko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (5), pp.921-942. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2694⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.1125-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978112v1</w:t>
+                <w:t xml:space="preserve">hal-03622637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dropping Out of School : Explaining How Concerns for the Family’s Social-Image and Self-Image Predict Anger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subjective status and perceived legitimacy across countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolay Gausel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toon Kuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Spears</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Andrighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01868⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (5), pp.921-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334752v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the protective role of identification with a stigmatized identity: Promoting engagement and discouraging disengagement coping strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dropping Out of School : Explaining How Concerns for the Family’s Social-Image and Self-Image Predict Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolay Gausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (6), pp.1125-1142. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.e0248384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622637v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leave or remain? European identification, legitimacy of European integration, and political attitudes towards the EU</w:t>
               </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Jasinskaja-Lahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (1), pp.32-42. </w:t>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does it hurt? Intergroup permeability moderates the link between discrimination and self-esteem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Yzerbyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,51 +2785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle médiateur du sexisme ambivalent et du racisme moderne dans la propension à discriminer à l’égard du genre et de l’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lorraine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2867,51 +2867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut du groupe comme modérateur des effets distincts de la discrimination personnelle et groupale sur l’estime de soi personnelle: études comparatives des étudiants d’origine européenne et maghrébines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien van Cleempoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,51 +3425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38/1, pp.3-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3503,51 +3503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived group and personal discrimination: differential effects on personal self-esteem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Yzerbyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 33 (6), pp.735-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Yzerbyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Seron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3922,51 +3922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre qualitatif et quantitatif, des questions éthiques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4043,51 +4043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4112,90 +4112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4214,420 +4214,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505827v1</w:t>
+                <w:t xml:space="preserve">hal-05488446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t>
+                <w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Robion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505787v1</w:t>
+                <w:t xml:space="preserve">hal-04505827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488446v1</w:t>
+                <w:t xml:space="preserve">hal-04505787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,463 +4646,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« T'es un moins que rien quand t'es chômeur » : Comparaison du contenu du stéréotype des chômeurs, cheminots et pompiers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation en langue française de l’échelle d’identification de Leach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taranczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eschenbrenner-Seel Fiona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CIPSLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830423v1</w:t>
+                <w:t xml:space="preserve">hal-05488471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facebook, Instagram, Twitter : les réseaux sociaux sont-ils réellement néfastes pour notre bien-être subjectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Résibois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPSLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation en langue française de l’échelle d’identification de Leach.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« T'es un moins que rien quand t'es chômeur » : Comparaison du contenu du stéréotype des chômeurs, cheminots et pompiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPSLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488471v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mangeons les Stéréotypes ! Analyse psychosociale du groupe des chômeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les stéréotypes ? SEVE-qui-peut !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée interrégionale SEVE emploi, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850874v1</w:t>
+                <w:t xml:space="preserve">hal-03844485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfermement d'un public &amp;quot;invisible&amp;quot; : une lecture psychosociale</w:t>
               </w:r>
@@ -5127,51 +5101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque Jeunes Chercheuses et Chercheurs en Sciences Sociales et Arts "L'enfermement dans tous ses états"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales (2L2S) - Université de Lorraine, Oct 2022, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,312 +5164,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangeons les Stéréotypes ! Analyse psychosociale du groupe des chômeurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les stéréotypes ? SEVE-qui-peut !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée interrégionale SEVE emploi, Oct 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844485v1</w:t>
+                <w:t xml:space="preserve">hal-04850874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotypes towards jihad returnees in France: Thinking about the unknown and its intentions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journée Scientifique des Jeunes Chercheurs 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850880v1</w:t>
+                <w:t xml:space="preserve">hal-04505884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stereotypes towards jihad returnees in France: Thinking about the unknown and its intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17e Journée Scientifique des Jeunes Chercheurs 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505884v1</w:t>
+                <w:t xml:space="preserve">hal-04850880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et appropriation des politiques diversité par les personnes chargées de les relayer : le cas luxembourgeois</w:t>
               </w:r>
@@ -5507,51 +5507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Internationales de la Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5576,51 +5576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids des politiques de la diversité sur les préjugés des employés des entreprises luxembourgeoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,122 +5678,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port du voile et discrimination à l’embauche : résultats d’un testing sur CV</w:t>
+                <w:t xml:space="preserve">Etudier les préjugés à l’égard des Arabes : le cas d’une diversité culturelle dans l’organisation mal gérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bourhis</w:t>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des discriminations : acteurs et processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDIS, Alliance de recherche sur les discriminations, Nov 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque International et interdisciplinaire : Diversité culturelle dans les organisations : constats, enjeux, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377749v1</w:t>
+                <w:t xml:space="preserve">hal-03643565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’effet d’une politique diversité sur l’ouverture à la différence de ses salariés : le cas d’une entreprise luxembourgeoise</w:t>
               </w:r>
@@ -5805,51 +5831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5881,148 +5907,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les préjugés à l’égard des Arabes : le cas d’une diversité culturelle dans l’organisation mal gérée</w:t>
+                <w:t xml:space="preserve">Port du voile et discrimination à l’embauche : résultats d’un testing sur CV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+                <w:t xml:space="preserve">R. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et interdisciplinaire : Diversité culturelle dans les organisations : constats, enjeux, défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">La fabrique des discriminations : acteurs et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIS, Alliance de recherche sur les discriminations, Nov 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643565v1</w:t>
+                <w:t xml:space="preserve">hal-01377749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la communication en matière de diversité avec les médias et dans les organisations : le cas d’une étude sur les préjugés mal gérée d’un point de vue communicationnel</w:t>
               </w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Internationales de la Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6142,51 +6142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,51 +6224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suis-je ou non victime de discrimination ? Quand la victime « passe sous silence » l’expérience de discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Pour la Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,51 +6338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau modèle pour une conception de technologie XR-adaptative éthique : un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6455,51 +6455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6550,51 +6550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs (JSJC2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6664,51 +6664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soi et l'identité en psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288, 2023, 978-2-10-085263-5</w:t>
             </w:r>
           </w:p>
@@ -6748,51 +6748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soi et l'identité en psychologie sociale: Fondements, concepts et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod; Cyberlibris, 2023, Univers Psy, 978-21-0085-927-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6810,64 +6810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la discrimination et des préjugés, 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klea Faniko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6911,64 +6911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la discrimination et des préjugés : de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klea Faniko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7044,64 +7044,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les chômeurs veulent juste profiter du système » : Quand les préjugés tiennent lieu d’argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rauscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7143,77 +7143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage et la stigmatisation à l’oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Seghouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7255,51 +7255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la perméabilité du monde professionnel conduit à l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7350,64 +7350,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux : des alliés face au sexisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faniko, Klea; Dardenne, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie des stéréotypes de genre et du Sexisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck supérieur, 2021, 978-2-8073-3119-8</w:t>
@@ -7449,51 +7449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chômeurs au prisme du modèle de contenu des stéréotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Seghouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7535,51 +7535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage, une différence qui stigmatise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7630,51 +7630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes LGB face à la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7738,51 +7738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chômage et Précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7850,51 +7850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination et diversité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Vallery; Marc-Eric Bobillier-Chaumon; Eric Brangier; Michel Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations : 110 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.155-157, 2016, Psycho sup, 978-2-10-073811-3</w:t>
@@ -7936,51 +7936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion Professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8022,51 +8022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les individus stigmatisés face aux programmes de lutte contre les discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8121,51 +8121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et excellence dans les grandes écoles : une conciliation possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vignocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8220,51 +8220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bégaiement et stigma social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8306,51 +8306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage analysé à la lumière de la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8395,394 +8395,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résister au chômage : rôle du soutien social et de l’identification</w:t>
+                <w:t xml:space="preserve">De l’école à l’emploi, en passant par l’identité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Stinglhamber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 215 à 252, 2007, 9782804152826. </w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 283 à 319, 2007, 9782804152826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479446v1</w:t>
+                <w:t xml:space="preserve">hal-05479572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’école à l’emploi, en passant par l’identité sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le monde du travail est perçu comme ouvert ou fermé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01.0215⟩</w:t>
+              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp. 177-213, 2007, Travail, chômage et stigmatisation : Une analyse psychosociale, 9782804152826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479572v1</w:t>
+                <w:t xml:space="preserve">hal-05477667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le monde du travail est perçu comme ouvert ou fermé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Résister au chômage : rôle du soutien social et de l’identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ginette Herman</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Stinglhamber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01⟩</w:t>
+              <w:t xml:space="preserve">Travail, chômage et stigmatisation : Une analyse psychosociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.Pages 215 à 252, 2007, 9782804152826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.herma.2007.01.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477667v1</w:t>
+                <w:t xml:space="preserve">hal-05479446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur des groupes de bas statut : la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8865,51 +8865,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stigmatisation des personnes sans emploi : Conséquences psychologiques et stratégies de défense de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8985,51 +8985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau modèle pour une conception de technologie XR-adaptative éthique : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9060,103 +9060,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Validation of Pinel's Stigma Consciousness Questionnaire Among Unemployed People: Links with Well-Being, Motivation, objective Job Search Behavior, and Access to Employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9187,51 +9187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[DC] bRight XR: How to train designers to keep on the bright side?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9294,51 +9294,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques et attitudes à l’égard de la diversité : Focus sur des entreprises au Grand-Duché du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9455,51 +9455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi Nord-Pas de Calais. 2014, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9553,51 +9553,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de collectifs pour faire face à la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9705,51 +9705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EC4AC6E"/>
+    <w:nsid w:val="2649014E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9936,51 +9936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bourguignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5428-422X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/86mev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2025.2569910" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.854" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rauscher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Louvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15213269.2023.2236935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502330v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Schumann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2021-3-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brandt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Kuppens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Spears" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andrighetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2694" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Gausel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01868" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Teixeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Koc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert Outten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klea Faniko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2703" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sindic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Condor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jasinskaja-Lahti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Yzerbyt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia P. Teixeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX6FXVP1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien van Cleempoel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313014048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Owe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Boudrenghien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jourdan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Seron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.326" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B22B64E634EF2DE01259AC8009A5C1A64C00C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Castano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7Q8BDDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Seron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jesp.2001.1512" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFKDSH34-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourhis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3650104.3652904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sarrasin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Seghouat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.delou.2022.01" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Negraoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roques" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450274v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vignocan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Demoulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01.0215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477667v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571981v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoffmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01680477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bourguignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5428-422X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/86mev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2025.2569910" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.854" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rauscher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Louvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15213269.2023.2236935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502330v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Schumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2021-3-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Teixeira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Koc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert Outten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klea Faniko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Kuppens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Spears" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andrighetto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2694" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Gausel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01868" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sindic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Condor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jasinskaja-Lahti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Yzerbyt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia P. Teixeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX6FXVP1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien van Cleempoel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313014048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Owe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Boudrenghien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jourdan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Seron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.326" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B22B64E634EF2DE01259AC8009A5C1A64C00C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Castano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7Q8BDDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Seron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jesp.2001.1512" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFKDSH34-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourhis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3650104.3652904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sarrasin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Seghouat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.delou.2022.01" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Negraoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roques" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450274v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vignocan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Demoulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.herma.2007.01.0215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479446v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571981v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoffmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01680477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>