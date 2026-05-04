--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -66,4407 +66,4822 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Chapter of Dub: Tracing the Technological and Conceptual Influences of Jamaican Musicians and Producers on British Popular Music and Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144q3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cultural Diversity and Popular Music in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144q2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Latour</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05119613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IncluKIT (Inclusive Intercultural Communication - KIT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Cummings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith M. Poersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mainzer Kontaktstudium Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.62-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migraciones auténticas y simbólicas en la música jamaicana contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasajes: Revista de pensamiento contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.53-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chouitem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/amnis.8558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">David Bousquet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Misrahi-Barak, Entre Atlantique et océan Indien : Les voix de la Caraïbe anglophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.50868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations, Reinvented Politics and Representative Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), pp.582-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2022.2053824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuple et populisme, identité et nation. Quelle contribution à la paix ? Quelles perspectives européennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ET-Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp. 173-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scammer’s Yard: the crime of Black repair in Jamaica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (8), pp.1558-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01419870.2021.1948583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Claude Chastagner au sujet de son livre Des barrios aux bayous : Musique populaire et identités aux États-Unis (Presses Universitaires de Bordeaux, 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.19693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Ivory Tower to Social Arena :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodine Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronika Cummings</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Intercultural Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.711-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14708477.2021.1999096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Bousquet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dis poem is still not written.&amp;quot; A Study of Diamesic Variation in Jamaican Dub Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Internal Variation: A Special Focus on Diamesic Variation, 53, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ranam.718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staging American Nights : Représentations de l’intime et mises en scène de la nuit aux Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judite Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/miranda.50868⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Staging American Nights : Représentations de l’intime et mises en scène de la nuit aux Amériques, 20, https://journals.openedition.org/miranda/22874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.24086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« It Dread Inna Inglan », une chronique des luttes des Antillais au Royaume-Uni dans les poèmes de Linton Kwesi Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Londres et ses migrations, 2019/3 (N°1326), pp.26-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conscious Entertainment: Commitment in the Reggae Lyrics of Clinton Fearon and Protoje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Commitment, 38 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.4964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01419870.2021.1948583⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Softening upon Adsorption in Microporous Materials: A Counterintuitive Mechanical Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Mouhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouëssel Du Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (21), pp.4265-4269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/transatlantica.19693⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dis poem shall call names names&amp;quot;: Naming in reggae culture, the example of dub poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.5274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...677 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01283897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonizin Englan in reverse&amp;quot;: the conceptual and ideological legacy of Jamaican popular music in the UK as a counter-hegemonic discourse of social and racial emancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Auberviliers, Campus Condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IncluKIT: Intercultural Training for Migrant Reception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romée Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIETAR Europa Congress: Systems: The Ecosystem of Interculturalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIETAR Europa, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IncluKIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIETAR Europa Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIETAR Europa, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French sound system boom in the 21st century between authenticity and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Global Reggae Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Caribbean Studies, Unversity of the West Indies, Feb 2024, Kingston, Jamaica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying reggae/dancehall sound systems in French academia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied Methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of the West Indies; University of Aberdeen; Goldsmiths, University of London, Dec 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borders in Jamaican Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES, Atelier Musique et Culture(s) Anglophone(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IncluKIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIETAR Europa Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIETAR Europa, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">SIETAR France Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIETAR France, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Borders in Jamaican Popular Music</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna de Yard: Capturing the Soul of Jamaican Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Global Reggae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Caribbean Studies, Reggae Studies Unit, University of the West Indies, Feb 2022, Kingston, Jamaica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggae Beyond Borders: Fault Lines in Jamaican Popular Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SAES, Atelier Musique et Culture(s) Anglophone(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SIETAR France, Jun 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Roots and Routes of Reggae: Textual, Cultural and Physical Mobility in Jamaican Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Black Mobilities in the Atlantic World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Black Atlantic Research, University of Central Lancashire, Jan 2022, Preston, United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical approaches to cultural identities in the public sphere: Assessing and reducing the gap between academic and public discourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodine Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Communication Conference (ECREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Caribbean Studies, Reggae Studies Unit, University of the West Indies, Feb 2022, Kingston, Jamaica</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggae Revival: the many rebirths of Jamaican popular music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés de la SAES, Atelier Musique et Culture Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Black Atlantic Research, University of Central Lancashire, Jan 2022, Preston, United Kingdom, United Kingdom</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Word Sound Have Power’: Poetics and Politics in Afro-Caribbean Poetry and Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CECILLE Poïétique et politique / Politique de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Bousquet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From exception to rule: Dub and the birth of electronic music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés de la SAES, Atelier Musique et Culture Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Reggae Ambassadors”: The Growing Importance of France in Reggae’s Global Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Global Reggae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Kingston, Jamaica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doing (No) Good? Specialist and non-Specialist Perspectives on Applied Interculturalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélodine Sommier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IALIC 2018 – THE 'GOOD' INTERCULTURALIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fred Dervin, Aug 2018, Helsinki, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ʺDis poem is still not writtenʺ: A study of diamesic variation in Afro‐Caribbean oraliterary poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internal Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Whey Mi Belang”: Borders of Class, Race and Gender in Reggae Lyrics and Afro-Caribbean Oral Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Negotiating, Subverting, Reconfiguring Borders in the English-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Don’t Call Us Immigrants”: The Musical and Political Legacy of Reggae in the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Windrush (1948) and Rivers of Blood (1968): Legacy and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebel Music&amp;quot;: Reggae's Revolutionary Ethos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés de la SAES, Atelier Musique et Culture Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Silence in Our Screams”: The Aesthetics Of Silence in Dub and Reggae Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au bord des mots : Formes et expressions du silence dans la poésie des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Word Sound Have Power : enjeux éthiques dans la poésie jamaïcaine et anglo-jamaïcaine d'inspiration rastafarienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature antillaise sous l’angle du rapport Esthétique et Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A Modern Slave Song:” Reggae Music and the Memory of Slavery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces and Memories of Slavery in the Atlantic World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reggae et les scènes musicales alternatives britanniques : influences et confluences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES, Atelier Musique et Culture Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggae Outernational: Borders and Trans/national Identity In Jamaican Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borders and areas of contact in Anglophone cultures, literatures, and art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural diversity and popular music in the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...350 lines deleted...]
-                <w:t xml:space="preserve">Alexander Frame</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...659 lines deleted...]
-                <w:t xml:space="preserve">hal-02116605v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22 (2), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144pu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désobéissance civile, espaces militants et pratiques collaboratives. Approches croisées Europe/Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Chouitem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.8557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staging American Nights: Représentations de l’intime et mises en scène de la nuit aux Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judite Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galland Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2020, Staging American Nights: Représentations de l’intime et mises en scène de la nuit aux Amériques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silences croisés contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galland Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesta Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14.1, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions, stratégies politiques et engagement citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academia, pp.245, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03826029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the dichotomy of (anti-)essentialism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fred Dervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Critical Interculturality in Communication and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.347-361, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003513940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studio One Presents Burning Spear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Doumerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Burning Spear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APS Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head to Head Clash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Doumerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-Roy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APS Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don't Call Us Immigrants&amp;quot;: The musical and political legacy of reggae in Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Windrush (1948) and Rivers of Blood (1968): Legacy and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routlegde, pp.135-149, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggae Outernational: Borders and Trans/National Identity in Jamaican Popular Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading(s) / across / Borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill / Rodopi; Leiden &amp; Boston, pp.209-229, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Routlegde, pp.135-149, 2020</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A Modern Slave Song:” Reggae Music and the Memory of Slavery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces and Memories of Slavery in the Atlantic World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.281-294, 2019, 9780367321277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sometimes I Wanda/Who Will Translate/Dis/Fe de Inglish?” Strategies for Transcribing Jamaican Creole in the Dub Poems of Linton Kwesi Johnson and Benjamin Zephaniah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">No Dialect Please, You're a Poet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.165-178, 2019, 9780429289996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.281-294, 2019, 9780367321277</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bass Culture: The Politics of Authenticity in the World of Jamaican Sound Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Déjà-Vu and The Authentic: Reprise, Recycling and Recuperating in Anglophone Literature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.117-124, 2012, 978-1-4438-3929-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.117-124, 2012, 978-1-4438-3929-7</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poet and the Roots: Authenticity in the works of Linton Kwesi Johnson and Benjamin Zephaniah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Aesthetics of Authenticity: Medial Constructions of the Real</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript Verlag, pp.187-206, 2012, 978-3-8394-1757-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278092v1</w:t>
-              </w:r>
-[...363 lines deleted...]
-                <w:t xml:space="preserve">hal-02978028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retorica populista juega con las emociones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216853v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">halshs-03826029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4613,51 +5028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Latour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144q2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chouitem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cummings" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Poersch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.50868" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2053824" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2021.1948583" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodine Sommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1999096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ranam.718" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bou&#235;ssel Du Bourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01965" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283897v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5274" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Corraze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.andrewsparke.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andrewsparke.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Chouitem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8557" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland Boudon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144q3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Latour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144q2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cummings" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Poersch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chouitem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8558" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.50868" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2053824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2021.1948583" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodine Sommier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1999096" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ranam.718" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4964" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bou&#235;ssel Du Bourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01965" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Corraze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144pu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Chouitem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8557" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland Boudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.andrewsparke.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andrewsparke.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>