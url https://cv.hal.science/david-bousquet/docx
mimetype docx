--- v1 (2026-05-04)
+++ v2 (2026-05-04)
@@ -100,878 +100,878 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cultural Diversity and Popular Music in the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144q2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Chapter of Dub: Tracing the Technological and Conceptual Influences of Jamaican Musicians and Producers on British Popular Music and Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/144q3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">David Bousquet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migraciones auténticas y simbólicas en la música jamaicana contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasajes: Revista de pensamiento contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.53-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Garbaye</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/144q2⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chouitem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.8558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IncluKIT (Inclusive Intercultural Communication - KIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Cummings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith M. Poersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mainzer Kontaktstudium Geographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.62-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Claude Chastagner au sujet de son livre Des barrios aux bayous : Musique populaire et identités aux États-Unis (Presses Universitaires de Bordeaux, 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.19693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...95 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuple et populisme, identité et nation. Quelle contribution à la paix ? Quelles perspectives européennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ET-Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp. 173-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scammer’s Yard: the crime of Black repair in Jamaica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (8), pp.1558-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01419870.2021.1948583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Misrahi-Barak, Entre Atlantique et océan Indien : Les voix de la Caraïbe anglophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/miranda.50868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations, Reinvented Politics and Representative Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3), pp.582-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14782804.2022.2053824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974968v1</w:t>
-              </w:r>
-[...235 lines deleted...]
-                <w:t xml:space="preserve">hal-03975062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Ivory Tower to Social Arena :</w:t>
               </w:r>
@@ -1818,1666 +1818,1666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Borders in Jamaican Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES, Atelier Musique et Culture(s) Anglophone(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French sound system boom in the 21st century between authenticity and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Global Reggae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Caribbean Studies, Unversity of the West Indies, Feb 2024, Kingston, Jamaica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying reggae/dancehall sound systems in French academia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Embodied Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of the West Indies; University of Aberdeen; Goldsmiths, University of London, Dec 2024, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IncluKIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIETAR Europa Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIETAR Europa, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Caribbean Studies, Unversity of the West Indies, Feb 2024, Kingston, Jamaica</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IncluKIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIETAR France Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIETAR France, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Studying reggae/dancehall sound systems in French academia</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Roots and Routes of Reggae: Textual, Cultural and Physical Mobility in Jamaican Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Black Mobilities in the Atlantic World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Black Atlantic Research, University of Central Lancashire, Jan 2022, Preston, United Kingdom, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggae Beyond Borders: Fault Lines in Jamaican Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES, Atelier Musique et Culture(s) Anglophone(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna de Yard: Capturing the Soul of Jamaican Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Global Reggae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Caribbean Studies, Reggae Studies Unit, University of the West Indies, Feb 2022, Kingston, Jamaica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical approaches to cultural identities in the public sphere: Assessing and reducing the gap between academic and public discourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, University of the West Indies; University of Aberdeen; Goldsmiths, University of London, Dec 2024, En ligne, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodine Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Communication Conference (ECREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggae Revival: the many rebirths of Jamaican popular music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés de la SAES, Atelier Musique et Culture Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SIETAR France, Jun 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Word Sound Have Power’: Poetics and Politics in Afro-Caribbean Poetry and Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CECILLE Poïétique et politique / Politique de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Caribbean Studies, Reggae Studies Unit, University of the West Indies, Feb 2022, Kingston, Jamaica</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From exception to rule: Dub and the birth of electronic music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés de la SAES, Atelier Musique et Culture Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Reggae Ambassadors”: The Growing Importance of France in Reggae’s Global Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Global Reggae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Kingston, Jamaica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Black Atlantic Research, University of Central Lancashire, Jan 2022, Preston, United Kingdom, United Kingdom</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebel Music&amp;quot;: Reggae's Revolutionary Ethos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés de la SAES, Atelier Musique et Culture Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Bousquet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doing (No) Good? Specialist and non-Specialist Perspectives on Applied Interculturalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IALIC 2018 – THE 'GOOD' INTERCULTURALIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fred Dervin, Aug 2018, Helsinki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ʺDis poem is still not writtenʺ: A study of diamesic variation in Afro‐Caribbean oraliterary poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internal Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Whey Mi Belang”: Borders of Class, Race and Gender in Reggae Lyrics and Afro-Caribbean Oral Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Negotiating, Subverting, Reconfiguring Borders in the English-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Don’t Call Us Immigrants”: The Musical and Political Legacy of Reggae in the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Windrush (1948) and Rivers of Blood (1968): Legacy and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Kingston, Jamaica</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Silence in Our Screams”: The Aesthetics Of Silence in Dub and Reggae Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au bord des mots : Formes et expressions du silence dans la poésie des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Fred Dervin, Aug 2018, Helsinki, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Word Sound Have Power : enjeux éthiques dans la poésie jamaïcaine et anglo-jamaïcaine d'inspiration rastafarienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature antillaise sous l’angle du rapport Esthétique et Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggae Outernational: Borders and Trans/national Identity In Jamaican Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borders and areas of contact in Anglophone cultures, literatures, and art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A Modern Slave Song:” Reggae Music and the Memory of Slavery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces and Memories of Slavery in the Atlantic World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Amiens, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reggae et les scènes musicales alternatives britanniques : influences et confluences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES, Atelier Musique et Culture Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116603v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02116605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3508,64 +3508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural diversity and popular music in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (2), 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3599,51 +3599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désobéissance civile, espaces militants et pratiques collaboratives. Approches croisées Europe/Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,51 +3977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions, stratégies politiques et engagement citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia, pp.245, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4332,441 +4332,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reggae Outernational: Borders and Trans/National Identity in Jamaican Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading(s) / across / Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill / Rodopi; Leiden &amp; Boston, pp.209-229, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Don't Call Us Immigrants&amp;quot;: The musical and political legacy of reggae in Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Windrush (1948) and Rivers of Blood (1968): Legacy and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routlegde, pp.135-149, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Brill / Rodopi; Leiden &amp; Boston, pp.209-229, 2020</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Sometimes I Wanda/Who Will Translate/Dis/Fe de Inglish?” Strategies for Transcribing Jamaican Creole in the Dub Poems of Linton Kwesi Johnson and Benjamin Zephaniah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No Dialect Please, You're a Poet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.165-178, 2019, 9780429289996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A Modern Slave Song:” Reggae Music and the Memory of Slavery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces and Memories of Slavery in the Atlantic World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.281-294, 2019, 9780367321277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.165-178, 2019, 9780429289996</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poet and the Roots: Authenticity in the works of Linton Kwesi Johnson and Benjamin Zephaniah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Aesthetics of Authenticity: Medial Constructions of the Real</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript Verlag, pp.187-206, 2012, 978-3-8394-1757-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bass Culture: The Politics of Authenticity in the World of Jamaican Sound Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Déjà-Vu and The Authentic: Reprise, Recycling and Recuperating in Anglophone Literature and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.117-124, 2012, 978-1-4438-3929-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278093v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01278092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4784,51 +4784,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retorica populista juega con las emociones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5028,51 +5028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144q3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Latour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144q2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cummings" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Poersch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chouitem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8558" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.50868" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2053824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2021.1948583" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodine Sommier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1999096" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ranam.718" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4964" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bou&#235;ssel Du Bourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01965" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Corraze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144pu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Chouitem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8557" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland Boudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.andrewsparke.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andrewsparke.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Latour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144q2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144q3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chouitem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cummings" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Poersch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19693" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2021.1948583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.50868" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2053824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodine Sommier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1999096" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ranam.718" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4964" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bou&#235;ssel Du Bourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01965" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Corraze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144pu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Chouitem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8557" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland Boudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.andrewsparke.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andrewsparke.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>