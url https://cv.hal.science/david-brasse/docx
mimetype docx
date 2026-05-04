--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -2763,343 +2763,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation challenges in multi-modality imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Animal In Vivo X-Ray Tomosynthesis: Anatomical Relevance of the Reconstructed Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Barquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.10.077⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.373 - 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2015.2471075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416519v1</w:t>
+                <w:t xml:space="preserve">hal-01416503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated and efficient radiosynthesis of [18F]FLT using a low amount of precursor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumentation challenges in multi-modality imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2016.05.009⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 809, pp.67 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.10.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412997v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Animal In Vivo X-Ray Tomosynthesis: Anatomical Relevance of the Reconstructed Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated and efficient radiosynthesis of [18F]FLT using a low amount of precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellicioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Barquero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Laquerriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (2), pp.373 - 380. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (8), pp.520 - 527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tmi.2015.2471075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416503v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of optimal collimation parameters for a rotating slat collimator system: a system matrix method using ML-EM</w:t>
               </w:r>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer-Assisted Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 258 (3), pp.241-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3755,386 +3755,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01167266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrcé, un cyclotron pour la recherche et l'enseignement en Alsace</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Pellicioli</w:t>
+                <w:t xml:space="preserve">The impact of tracking system properties on the most likely path estimation in proton CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (23), pp.N197-N210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/23/n197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059839v1</w:t>
+                <w:t xml:space="preserve">in2p3-01101018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonated chelates for nuclear imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Câline Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ehret-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Saupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (47), pp.9601 - 9620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4ob01514b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of tracking system properties on the most likely path estimation in proton CT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Rousseau</w:t>
+                <w:t xml:space="preserve">Cyrcé, un cyclotron pour la recherche et l'enseignement en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellicioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 386, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/23/n197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01101018v1</w:t>
+                <w:t xml:space="preserve">hal-01059839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmembrane Domain Targeting Peptide Antagonizing ErbB2/Neu Inhibits Breast Tumor Growth and Metastasis.</w:t>
               </w:r>
@@ -4248,520 +4248,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detector response function design in pinhole SPECT including geometrical calibration</w:t>
+                <w:t xml:space="preserve">Geant4-based Monte Carlo simulations on GPU for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perez-Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Z. El Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Brasse</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 58, pp.2395-2411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/7/2395⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 58, pp.5593-5611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/16/5593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00936803v1</w:t>
+                <w:t xml:space="preserve">in2p3-00868985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axially Oriented Crystal Geometry Applied to Small-Animal PET System: A Proof of Concept</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A detector response function design in pinhole SPECT including geometrical calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Huesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boutchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.2395-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/7/2395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2240698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00936203v1</w:t>
+                <w:t xml:space="preserve">in2p3-00936803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton computed tomography from multiple physics processes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axially Oriented Crystal Geometry Applied to Small-Animal PET System: A Proof of Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labalme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Brard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp.7261. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.1471-1477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/20/7261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2240698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00879483v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geant4-based Monte Carlo simulations on GPU for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton computed tomography from multiple physics processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bert</w:t>
+                <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Perez-Ponce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. El Bitar</w:t>
+                <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jan</w:t>
+                <w:t xml:space="preserve">Ch. Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Boursier</w:t>
+                <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 58, pp.5593-5611. </w:t>
+              <w:t xml:space="preserve">, 2013, 58, pp.7261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/16/5593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/20/7261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00868985v1</w:t>
+                <w:t xml:space="preserve">in2p3-00879483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintigraphic study of the lymphatic drainage of the anterior chamber of the mouse eye and its pathophysiological implications</w:t>
               </w:r>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5126,949 +5126,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00936820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Integration of a High Accuracy Multichannel Analog CMOS Peak Detect and Hold Circuit for APD-Based PET Imaging</w:t>
+                <w:t xml:space="preserve">Vitamin D3 triggers antitumor activity through targeting hedgehog signaling in human renal cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaochao Fang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Brasse</w:t>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hu-Guo</w:t>
+                <w:t xml:space="preserve">Claire Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Barthelmebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tbcas.2011.2166909⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (11), pp.2084-2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgs255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00938257v1</w:t>
+                <w:t xml:space="preserve">hal-04795771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into vitamin D3 derivates for the prevention and the treatment of renal cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Urology Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.e204-e204a. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1569-9056(12)60201-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1569-9056(12)60201-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D3 triggers antitumor activity through targeting hedgehog signaling in human renal cell carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+                <w:t xml:space="preserve">Design and Integration of a High Accuracy Multichannel Analog CMOS Peak Detect and Hold Circuit for APD-Based PET Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochao Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Beraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coquard</w:t>
+                <w:t xml:space="preserve">Christine Hu-Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Barthelmebs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Hu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (11), pp.2084-2093. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgs255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tbcas.2011.2166909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795771v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00938257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMOTEPAD: A mixed-signal 64-channel front-end ASIC for small-animal PET imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaochao Fang</w:t>
+                <w:t xml:space="preserve">Characterization of a rotating slat collimator system dedicated to small animal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ollivier-Henry</w:t>
+                <w:t xml:space="preserve">Z El Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu Gao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Colledani</w:t>
+                <w:t xml:space="preserve">J. Steibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (5), pp.1471-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/5/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.01.082⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721353v1</w:t>
+                <w:t xml:space="preserve">hal-02347971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a multi-channel front-end readout ASIC with low noise and large dynamic input range for APD-based PET imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Hu-Guo</w:t>
+                <w:t xml:space="preserve">Acceleration of Fully 3D Monte Carlo Based System Matrix Computation for Image Reconstruction in Small Animal SPECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad El Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-010-9495-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2096292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03721338v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of Fully 3D Monte Carlo Based System Matrix Computation for Image Reconstruction in Small Animal SPECT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMOTEPAD: A mixed-signal 64-channel front-end ASIC for small-animal PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochao Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ollivier-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hu-Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad El Bitar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Colledani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (1), pp.121-132. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 634 (1), pp.106-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2096292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.01.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721343v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a rotating slat collimator system dedicated to small animal imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and characterization of a multi-channel front-end readout ASIC with low noise and large dynamic input range for APD-based PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Steibel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiao Chao Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hu-Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (5), pp.1471-1485. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (1), pp.31-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/5/016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-010-9495-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347971v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Low-Noise Front-End Readout Chip Integrated With a High-Resolution TDC for APD-Based Small-Animal PET</w:t>
               </w:r>
@@ -6330,77 +6330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characteristics of a Multichannel Front-End ASIC Using Current-Mode CSA for Small-Animal PET Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ollivier-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaochao Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6458,631 +6458,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Multi-Channel Front-End Readout ASIC With Low Noise and Large Dynamic Input Range for APD-Based PET Imaging</w:t>
+                <w:t xml:space="preserve">Acoustic hypersensitivity in adult rats after neonatal ventral hippocampus lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Fang</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Hu-Guo</w:t>
+                <w:t xml:space="preserve">Marie-Josée Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ollivier-Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Brasse</w:t>
+                <w:t xml:space="preserve">Thierry Guiberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terence John O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (3), pp.1015-1022. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (1), pp.161-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2047404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721321v1</w:t>
+                <w:t xml:space="preserve">hal-03721303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing PET DOI Resolution With Crystal Coating and Length</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Multi-Channel Front-End Readout ASIC With Low Noise and Large Dynamic Input Range for APD-Based PET Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Wurtz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Brasse</w:t>
+                <w:t xml:space="preserve">X. Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Hu-Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ollivier-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 57 (5), pp.2468-2474. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2060210⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.1015-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2047404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721332v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI and X-ray scanning images of the brain of 3-, 6- and 9-month-old rats with bilateral neonatal ventral hippocampus lesions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing PET DOI Resolution With Crystal Coating and Length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Guignard</w:t>
+                <w:t xml:space="preserve">Samuel Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.06.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (5), pp.2468-2474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2060210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03721327v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic hypersensitivity in adult rats after neonatal ventral hippocampus lesions</w:t>
+                <w:t xml:space="preserve">MRI and X-ray scanning images of the brain of 3-, 6- and 9-month-old rats with bilateral neonatal ventral hippocampus lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Macedo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Guy Sandner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guiberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 207 (1), pp.161-168. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (1), pp.44-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721303v1</w:t>
+                <w:t xml:space="preserve">hal-03721327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Multiphase Clock Generation Using Low-Jitter Delay-Locked Loop Techniques for Positron Emission Tomography Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hu-Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (3), pp.1063-1070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8190,294 +8190,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00382747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction methods for random coincidences in fully 3D whole-body PET: impact on data and image quality.</w:t>
+                <w:t xml:space="preserve">Towards an inline reconstruction architecture for micro-CT systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Kinahan</w:t>
+                <w:t xml:space="preserve">Marie-Christine Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lartizien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (24), pp.5799-5811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/50/24/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721186v1</w:t>
+                <w:t xml:space="preserve">hal-00187462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an inline reconstruction architecture for micro-CT systems.</w:t>
+                <w:t xml:space="preserve">Correction methods for random coincidences in fully 3D whole-body PET: impact on data and image quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Rio</w:t>
+                <w:t xml:space="preserve">Paul Kinahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Guyonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (5), pp.859-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187462v1</w:t>
+                <w:t xml:space="preserve">hal-03721186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of perfusion pattern and imaging sequence on gated perfusion SPECT evaluation of myocardial stunning.</w:t>
               </w:r>
@@ -8565,364 +8565,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fully 3-D Image Reconstruction in PET Using Planograms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Brasse</w:t>
+                <w:t xml:space="preserve">GATE : a simulation toolkit for PET and SPECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E. Kinahan</w:t>
+                <w:t xml:space="preserve">G. Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+                <w:t xml:space="preserve">D. Strul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Defrise</w:t>
+                <w:t xml:space="preserve">S. Staelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Comtat</w:t>
+                <w:t xml:space="preserve">K. Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23 (4), pp.413-425. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49, pp.4543-4561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2004.824231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/49/19/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721168v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE : a simulation toolkit for PET and SPECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jan</w:t>
+                <w:t xml:space="preserve">Fast Fully 3-D Image Reconstruction in PET Using Planograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Santin</w:t>
+                <w:t xml:space="preserve">P.E. Kinahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Strul</w:t>
+                <w:t xml:space="preserve">R. Clackdoyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Staelens</w:t>
+                <w:t xml:space="preserve">M. Defrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Assie</w:t>
+                <w:t xml:space="preserve">C. Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 49, pp.4543-4561. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (4), pp.413-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/49/19/007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2004.824231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021834v1</w:t>
+                <w:t xml:space="preserve">hal-03721168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytic study of the effects of attenuation on tumor detection in whole-body PET oncology imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyong Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kinahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Townsend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9098,77 +9098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postinjection single photon transmission tomography with ordered-subset algorithms for whole-body PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Kinahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.W. Townsend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9228,51 +9228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction for the random coincidences in dual-head gamma camera imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Trebossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9861,51 +9861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04888798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash Chandra Debnath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lalanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3502906" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Soussoko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3614151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna-Legros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kuntner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alcaide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Anestis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bankstahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-024-01927-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hourlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2024.3407981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hourlier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bekaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2022.3222565" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serriere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liji Cao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pilleri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00440-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Latg&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Averous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154869" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burckel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-021-01602-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Esteoulle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daubeuf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rich&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc01018a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nguyen Truong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Finck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constanzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanstalle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13512" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canitrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801608" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bekaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Receveur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2018.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Karakaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12696" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysia Idoux-Gillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Eap" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s116749" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Detour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kreutter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.116.180588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bekaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.08.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goichot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzie Jacques Namer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCRPZCFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.10.077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellicioli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Schuler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2016.05.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barquero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2015.2471075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Bekaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/6/2302" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Koubar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12238" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rescigno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/13/5325" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Rescigno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bopp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4933422" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01134204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02911A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01167266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reilhac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wurtz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/6/2403" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecointre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;line Christine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ehret-Sabatier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Saupe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01514b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Rescigno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/23/n197" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Arpel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sawma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenl&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fritz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.07.044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00936803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Huesman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutchko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/7/2395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936203v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2240698" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00879483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Finck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/20/7261" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/16/5593" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00967130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guignier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourahla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2012.11.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra43092h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00936820v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00938257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochao Fang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hu-Guo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbcas.2011.2166909" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Dormoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;raud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lindner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(12)60201-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D913FXP9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795771v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Barthelmebs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgs255" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollivier-Henry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Gao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colledani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.082" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G8X0F9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721338v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chao Fang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9495-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F31RQ46R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Bitar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2096292" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347971v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Bitar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steibel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F01EBA192E7853CDBB28872B56A2BB2B6316CDE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hu-Guo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2113191" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-010-0187-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDVZWRR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721335v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mbow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2010.2095847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721321v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hu-Guo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollivier-Henry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2047404" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721332v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Salvador" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wurtz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2060210" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sandner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiberteau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guignard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.06.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2C438-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Macedo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence John O&#8217;brien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.10.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q2J95FC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyuan Gao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2044663" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Walter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Etienne-Selloum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khallouf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bronner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-149419" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473192v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Leroux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25309" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140270v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1007-0214(10)70002-X" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schleiffer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.108.148080" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samuel Salvador" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2005903" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438835v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne-Selloum" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schleiffer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437684v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croce" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gairard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382747v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlieffer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beretz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721186v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kinahan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Casey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187462v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyonnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/24/003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6CZSRHP4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;ra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kinahan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clackdoyle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defrise" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comtat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2004.824231" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021834v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strul" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staelens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/49/19/007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721102v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyong Bai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Townsend" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721159v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Watson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Casey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bruckbauer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Townsend" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.817314" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.998684" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721084v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trebossen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tararine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.940177" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721063v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendriem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.682423" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348718v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00203962v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brettes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyonnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04888798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash Chandra Debnath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lalanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3502906" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Soussoko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3614151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna-Legros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kuntner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alcaide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Anestis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bankstahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-024-01927-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hourlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2024.3407981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hourlier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bekaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2022.3222565" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serriere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liji Cao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pilleri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00440-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Latg&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Averous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154869" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burckel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-021-01602-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Esteoulle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daubeuf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rich&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc01018a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nguyen Truong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Finck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constanzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanstalle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13512" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canitrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801608" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bekaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Receveur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2018.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Karakaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12696" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysia Idoux-Gillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Eap" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s116749" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Detour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kreutter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.116.180588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bekaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.08.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goichot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzie Jacques Namer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCRPZCFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barquero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2015.2471075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.10.077" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellicioli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Schuler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2016.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Bekaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/6/2302" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Koubar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12238" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rescigno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/13/5325" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Rescigno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bopp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4933422" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01134204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02911A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01167266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reilhac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wurtz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/6/2403" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Rescigno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/23/n197" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecointre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;line Christine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ehret-Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Saupe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01514b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Arpel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sawma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenl&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fritz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.07.044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/16/5593" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00936803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Huesman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutchko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/7/2395" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2240698" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00879483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Finck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/20/7261" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00967130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guignier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourahla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2012.11.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra43092h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00936820v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Dormoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lindner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Barthelmebs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgs255" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;raud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(12)60201-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D913FXP9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00938257v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochao Fang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hu-Guo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbcas.2011.2166909" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Bitar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steibel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F01EBA192E7853CDBB28872B56A2BB2B6316CDE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Bitar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2096292" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollivier-Henry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Gao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colledani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.082" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G8X0F9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chao Fang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9495-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F31RQ46R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hu-Guo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2113191" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-010-0187-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDVZWRR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721335v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mbow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2010.2095847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Macedo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiberteau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence John O&#8217;brien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q2J95FC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721321v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hu-Guo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollivier-Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2047404" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Salvador" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wurtz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2060210" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sandner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guignard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.06.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2C438-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyuan Gao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2044663" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Walter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Etienne-Selloum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khallouf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bronner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-149419" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473192v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Leroux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25309" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140270v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1007-0214(10)70002-X" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schleiffer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.108.148080" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samuel Salvador" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2005903" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438835v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne-Selloum" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schleiffer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437684v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croce" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gairard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382747v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlieffer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beretz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187462v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/24/003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6CZSRHP4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721186v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kinahan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Casey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;ra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021834v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staelens" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/49/19/007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721168v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kinahan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clackdoyle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defrise" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comtat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2004.824231" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721102v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyong Bai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Townsend" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721159v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Watson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Casey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bruckbauer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Townsend" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.817314" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.998684" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721084v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trebossen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tararine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.940177" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721063v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendriem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.682423" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348718v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00203962v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brettes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyonnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>