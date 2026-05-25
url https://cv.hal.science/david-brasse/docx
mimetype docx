--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2763,209 +2763,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Animal In Vivo X-Ray Tomosynthesis: Anatomical Relevance of the Reconstructed Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumentation challenges in multi-modality imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmi.2015.2471075⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 809, pp.67 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.10.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416503v1</w:t>
+                <w:t xml:space="preserve">hal-01416519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation challenges in multi-modality imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Animal In Vivo X-Ray Tomosynthesis: Anatomical Relevance of the Reconstructed Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Barquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 809, pp.67 - 75. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.373 - 380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.10.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2015.2471075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416519v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated and efficient radiosynthesis of [18F]FLT using a low amount of precursor</w:t>
               </w:r>
@@ -4248,295 +4248,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geant4-based Monte Carlo simulations on GPU for medical applications</w:t>
+                <w:t xml:space="preserve">A detector response function design in pinhole SPECT including geometrical calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bert</w:t>
+                <w:t xml:space="preserve">Z. El Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Perez-Ponce</w:t>
+                <w:t xml:space="preserve">R. H. Huesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. El Bitar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Boursier</w:t>
+                <w:t xml:space="preserve">R. Boutchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 58, pp.5593-5611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/16/5593⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 58, pp.2395-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/7/2395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00868985v1</w:t>
+                <w:t xml:space="preserve">in2p3-00936803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detector response function design in pinhole SPECT including geometrical calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Geant4-based Monte Carlo simulations on GPU for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perez-Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. El Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. H. Huesman</w:t>
+                <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boutchko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Brasse</w:t>
+                <w:t xml:space="preserve">Y. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 58, pp.2395-2411. </w:t>
+              <w:t xml:space="preserve">, 2013, 58, pp.5593-5611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/7/2395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/16/5593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00936803v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00868985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axially Oriented Crystal Geometry Applied to Small-Animal PET System: A Proof of Concept</w:t>
               </w:r>
@@ -5126,949 +5126,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00936820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D3 triggers antitumor activity through targeting hedgehog signaling in human renal cell carcinoma</w:t>
+                <w:t xml:space="preserve">Design and Integration of a High Accuracy Multichannel Analog CMOS Peak Detect and Hold Circuit for APD-Based PET Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+                <w:t xml:space="preserve">Xiaochao Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Beraud</w:t>
+                <w:t xml:space="preserve">Christine Hu-Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lindner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Hu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgs255⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tbcas.2011.2166909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795771v1</w:t>
+                <w:t xml:space="preserve">in2p3-00938257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into vitamin D3 derivates for the prevention and the treatment of renal cell carcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Vitamin D3 triggers antitumor activity through targeting hedgehog signaling in human renal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Béraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Brasse</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1569-9056(12)60201-2⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (11), pp.2084-2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgs255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03721366v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Integration of a High Accuracy Multichannel Analog CMOS Peak Detect and Hold Circuit for APD-Based PET Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaochao Fang</w:t>
+                <w:t xml:space="preserve">New insights into vitamin D3 derivates for the prevention and the treatment of renal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Urology Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.e204-e204a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1569-9056(12)60201-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tbcas.2011.2166909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00938257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a rotating slat collimator system dedicated to small animal imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Bekaert</w:t>
+                <w:t xml:space="preserve">IMOTEPAD: A mixed-signal 64-channel front-end ASIC for small-animal PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochao Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z El Bitar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Wurtz</w:t>
+                <w:t xml:space="preserve">Nicolas Ollivier-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Steibel</w:t>
+                <w:t xml:space="preserve">Wu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hu-Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Colledani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/5/016⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 634 (1), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.01.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347971v1</w:t>
+                <w:t xml:space="preserve">hal-03721353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of Fully 3D Monte Carlo Based System Matrix Computation for Image Reconstruction in Small Animal SPECT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virgile Bekaert</w:t>
+                <w:t xml:space="preserve">Design and characterization of a multi-channel front-end readout ASIC with low noise and large dynamic input range for APD-based PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Chao Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hu-Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2096292⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (1), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-010-9495-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721343v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMOTEPAD: A mixed-signal 64-channel front-end ASIC for small-animal PET imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Hu-Guo</w:t>
+                <w:t xml:space="preserve">Characterization of a rotating slat collimator system dedicated to small animal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Colledani</w:t>
+                <w:t xml:space="preserve">Z El Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Steibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.01.082⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (5), pp.1471-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/5/016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721353v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a multi-channel front-end readout ASIC with low noise and large dynamic input range for APD-based PET imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Hu-Guo</w:t>
+                <w:t xml:space="preserve">Acceleration of Fully 3D Monte Carlo Based System Matrix Computation for Image Reconstruction in Small Animal SPECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad El Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-010-9495-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2096292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03721338v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Low-Noise Front-End Readout Chip Integrated With a High-Resolution TDC for APD-Based Small-Animal PET</w:t>
               </w:r>
@@ -6330,77 +6330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characteristics of a Multichannel Front-End ASIC Using Current-Mode CSA for Small-Animal PET Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ollivier-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaochao Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6458,303 +6458,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic hypersensitivity in adult rats after neonatal ventral hippocampus lesions</w:t>
+                <w:t xml:space="preserve">Design of a Multi-Channel Front-End Readout ASIC With Low Noise and Large Dynamic Input Range for APD-Based PET Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Macedo</w:t>
+                <w:t xml:space="preserve">X. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée Angst</w:t>
+                <w:t xml:space="preserve">Ch. Hu-Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guiberteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Brasse</w:t>
+                <w:t xml:space="preserve">N. Ollivier-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terence John O’brien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 207 (1), pp.161-168. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.1015-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2047404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721303v1</w:t>
+                <w:t xml:space="preserve">hal-03721321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Multi-Channel Front-End Readout ASIC With Low Noise and Large Dynamic Input Range for APD-Based PET Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic hypersensitivity in adult rats after neonatal ventral hippocampus lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Fang</w:t>
+                <w:t xml:space="preserve">Marie-Josée Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Hu-Guo</w:t>
+                <w:t xml:space="preserve">Thierry Guiberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ollivier-Henry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terence John O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (1), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2009.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2047404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03721321v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing PET DOI Resolution With Crystal Coating and Length</w:t>
               </w:r>
@@ -6857,64 +6857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI and X-ray scanning images of the brain of 3-, 6- and 9-month-old rats with bilateral neonatal ventral hippocampus lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Sandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guiberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,103 +6986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Multiphase Clock Generation Using Low-Jitter Delay-Locked Loop Techniques for Positron Emission Tomography Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hu-Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (3), pp.1063-1070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8190,294 +8190,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00382747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an inline reconstruction architecture for micro-CT systems.</w:t>
+                <w:t xml:space="preserve">Correction methods for random coincidences in fully 3D whole-body PET: impact on data and image quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Rio</w:t>
+                <w:t xml:space="preserve">Paul Kinahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Guyonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (5), pp.859-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187462v1</w:t>
+                <w:t xml:space="preserve">hal-03721186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction methods for random coincidences in fully 3D whole-body PET: impact on data and image quality.</w:t>
+                <w:t xml:space="preserve">Towards an inline reconstruction architecture for micro-CT systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Kinahan</w:t>
+                <w:t xml:space="preserve">Marie-Christine Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lartizien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (24), pp.5799-5811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/50/24/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721186v1</w:t>
+                <w:t xml:space="preserve">hal-00187462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of perfusion pattern and imaging sequence on gated perfusion SPECT evaluation of myocardial stunning.</w:t>
               </w:r>
@@ -8571,51 +8571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATE : a simulation toolkit for PET and SPECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8852,77 +8852,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytic study of the effects of attenuation on tumor detection in whole-body PET oncology imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyong Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kinahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Townsend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9861,51 +9861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04888798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash Chandra Debnath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lalanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3502906" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Soussoko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3614151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna-Legros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kuntner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alcaide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Anestis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bankstahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-024-01927-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hourlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2024.3407981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hourlier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bekaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2022.3222565" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serriere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liji Cao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pilleri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00440-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Latg&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Averous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154869" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burckel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-021-01602-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Esteoulle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daubeuf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rich&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc01018a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nguyen Truong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Finck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constanzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanstalle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13512" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canitrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801608" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bekaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Receveur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2018.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Karakaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12696" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysia Idoux-Gillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Eap" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s116749" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Detour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kreutter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.116.180588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bekaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.08.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goichot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzie Jacques Namer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCRPZCFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barquero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2015.2471075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.10.077" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellicioli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Schuler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2016.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Bekaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/6/2302" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Koubar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12238" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rescigno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/13/5325" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Rescigno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bopp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4933422" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01134204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02911A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01167266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reilhac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wurtz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/6/2403" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Rescigno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/23/n197" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecointre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;line Christine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ehret-Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Saupe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01514b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Arpel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sawma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenl&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fritz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.07.044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/16/5593" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00936803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Huesman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutchko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/7/2395" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2240698" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00879483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Finck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/20/7261" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00967130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guignier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourahla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2012.11.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra43092h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00936820v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Dormoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lindner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Barthelmebs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgs255" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;raud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(12)60201-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D913FXP9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00938257v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochao Fang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hu-Guo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbcas.2011.2166909" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Bitar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steibel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F01EBA192E7853CDBB28872B56A2BB2B6316CDE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Bitar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2096292" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollivier-Henry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Gao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colledani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.082" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G8X0F9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chao Fang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9495-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F31RQ46R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hu-Guo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2113191" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-010-0187-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDVZWRR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721335v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mbow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2010.2095847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Macedo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiberteau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence John O&#8217;brien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q2J95FC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721321v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hu-Guo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollivier-Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2047404" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Salvador" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wurtz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2060210" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sandner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guignard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.06.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2C438-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyuan Gao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2044663" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Walter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Etienne-Selloum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khallouf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bronner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-149419" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473192v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Leroux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25309" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140270v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1007-0214(10)70002-X" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schleiffer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.108.148080" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samuel Salvador" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2005903" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438835v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne-Selloum" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schleiffer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437684v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croce" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gairard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382747v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlieffer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beretz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187462v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/24/003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6CZSRHP4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721186v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kinahan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Casey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;ra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021834v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staelens" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/49/19/007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721168v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kinahan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clackdoyle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defrise" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comtat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2004.824231" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721102v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyong Bai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Townsend" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721159v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Watson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Casey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bruckbauer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Townsend" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.817314" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.998684" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721084v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trebossen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tararine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.940177" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721063v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendriem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.682423" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348718v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00203962v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brettes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyonnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04888798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash Chandra Debnath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lalanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3502906" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Soussoko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3614151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna-Legros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kuntner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alcaide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Anestis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bankstahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-024-01927-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hourlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2024.3407981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hourlier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bekaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2022.3222565" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serriere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liji Cao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pilleri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00440-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Latg&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Averous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154869" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burckel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-021-01602-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Esteoulle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daubeuf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rich&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc01018a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nguyen Truong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Finck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constanzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanstalle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13512" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canitrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801608" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bekaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Receveur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2018.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Karakaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12696" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysia Idoux-Gillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Eap" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s116749" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Detour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kreutter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.116.180588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bekaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.08.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goichot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzie Jacques Namer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCRPZCFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.10.077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barquero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2015.2471075" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellicioli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Schuler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2016.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Bekaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/6/2302" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Koubar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12238" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rescigno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/13/5325" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Rescigno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bopp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4933422" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01134204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02911A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01167266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reilhac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wurtz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/6/2403" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Rescigno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/23/n197" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecointre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;line Christine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ehret-Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Saupe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01514b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Arpel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sawma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenl&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fritz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.07.044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00936803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Huesman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutchko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/7/2395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868985v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/16/5593" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2240698" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00879483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Finck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/20/7261" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00967130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guignier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourahla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2012.11.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra43092h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00936820v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00938257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochao Fang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hu-Guo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbcas.2011.2166909" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Dormoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lindner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Barthelmebs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgs255" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721366v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;raud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(12)60201-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D913FXP9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollivier-Henry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Gao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colledani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.082" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G8X0F9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721338v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chao Fang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9495-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F31RQ46R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347971v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Bitar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steibel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F01EBA192E7853CDBB28872B56A2BB2B6316CDE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721343v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Bitar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2096292" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hu-Guo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2113191" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-010-0187-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDVZWRR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721335v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mbow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2010.2095847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721321v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hu-Guo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollivier-Henry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2047404" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721303v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Macedo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiberteau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence John O&#8217;brien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.10.002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q2J95FC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Salvador" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wurtz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2060210" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sandner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guignard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.06.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2C438-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyuan Gao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2044663" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Walter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Etienne-Selloum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khallouf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bronner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-149419" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473192v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Leroux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25309" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140270v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1007-0214(10)70002-X" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schleiffer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.108.148080" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samuel Salvador" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2005903" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438835v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne-Selloum" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schleiffer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437684v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croce" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gairard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382747v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlieffer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beretz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721186v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kinahan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Casey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187462v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyonnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/24/003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6CZSRHP4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;ra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021834v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staelens" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/49/19/007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721168v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kinahan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clackdoyle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defrise" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comtat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2004.824231" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721102v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyong Bai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Townsend" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721159v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Watson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Casey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bruckbauer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Townsend" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.817314" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.998684" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721084v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trebossen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tararine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.940177" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721063v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendriem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.682423" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348718v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00203962v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brettes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyonnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>