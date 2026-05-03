--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -66,6827 +66,7095 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking inflammation to predict coronary artery calcium progression after breast radiotherapy: The role of C-reactive protein</w:t>
+                <w:t xml:space="preserve">Lesional dosimetry in 131I refractory metastatic differentiated thyroid cancer with BRAFp.V600E or RAS mutation treated with trametinib +/- dabrafenib followed by radioactive iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jacob</w:t>
+                <w:t xml:space="preserve">Nadège Anizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Locquet</w:t>
+                <w:t xml:space="preserve">Alexandre Pignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jimenez</w:t>
+                <w:t xml:space="preserve">Isabelle Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Tarlet</w:t>
+                <w:t xml:space="preserve">Livia Lamartina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lapeyre</w:t>
+                <w:t xml:space="preserve">Martin Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 119 (1), pp.S175. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 145, pp.105769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.10.308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2026.105769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502881v1</w:t>
+                <w:t xml:space="preserve">hal-05574275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between cardiac radiation dose and coronary artery calcification progression in breast cancer patients after radiotherapy: the modifying role of concomitant systemic inflammation (BACCARAT study)</w:t>
+                <w:t xml:space="preserve">Tracking inflammation to predict coronary artery calcium progression after breast radiotherapy: The role of C-reactive protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéa Locquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sophie Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardio-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40959-025-00398-3⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 119 (1), pp.S175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.10.308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442455v1</w:t>
+                <w:t xml:space="preserve">hal-05502881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening and Risk Analysis of Atrial Fibrillation After Radiotherapy for Breast Cancer: Protocol for the Cross-Sectional Cohort Study “Watch Your Heart (WATCH)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Saint-Lary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Geffrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (e67875), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/67875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation in Focus: Does Variation in C-Reactive Protein Predict CoronaryCalcification After Breast Radiotherapy?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Association between cardiac radiation dose and coronary artery calcification progression in breast cancer patients after radiotherapy: the modifying role of concomitant systemic inflammation (BACCARAT study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéa Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.05.001⟩</w:t>
+              <w:t xml:space="preserve">Cardio-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40959-025-00398-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158281v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism in 137Cs accumulation after chronic low dose exposure in mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Broggio</w:t>
+                <w:t xml:space="preserve">Inflammation in Focus: Does Variation in C-Reactive Protein Predict CoronaryCalcification After Breast Radiotherapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéa Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Elie</w:t>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22162-4⟩</w:t>
+              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.445 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348272v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURADOS/REMPAN Review on Monitoring and Dosimetry for Radionuclide-contaminated Wounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual dimorphism in 137Cs accumulation after chronic low dose exposure in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlene Alves</w:t>
+                <w:t xml:space="preserve">Helene Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia Avtandilashvili</w:t>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Bertelli</w:t>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Dumit</w:t>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, pp.e353. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.38365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/dmp.2025.10092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05444350v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphosphonate Liposomes for Cobalt and Strontium Decorporation ?</w:t>
+                <w:t xml:space="preserve">EURADOS/REMPAN Review on Monitoring and Dosimetry for Radionuclide-contaminated Wounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Landon</w:t>
+                <w:t xml:space="preserve">María Antonia López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Phan</w:t>
+                <w:t xml:space="preserve">Arlene Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fay</w:t>
+                <w:t xml:space="preserve">Maia Avtandilashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Suhard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Broggio</w:t>
+                <w:t xml:space="preserve">Luiz Bertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001812⟩</w:t>
+              <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.e353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dmp.2025.10092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04530091v1</w:t>
+                <w:t xml:space="preserve">hal-05444350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of short-lived radioiodines other than 131I on screening direct thyroid measurements with TCS-172 NAI(TL) survey meters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisphosphonate Liposomes for Cobalt and Strontium Decorporation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunjoo Kim</w:t>
+                <w:t xml:space="preserve">Geraldine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuaki Yajima</w:t>
+                <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Naito</w:t>
+                <w:t xml:space="preserve">François Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuhito Ishigure</w:t>
+                <w:t xml:space="preserve">David Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 200 (3), pp.315-321. </w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 127 (4), pp.463-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncad304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04399494v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04530091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of wildlife dosimetry and lessons learned from a decade of measuring external dose rates in the field</w:t>
+                <w:t xml:space="preserve">Influence of short-lived radioiodines other than 131I on screening direct thyroid measurements with TCS-172 NAI(TL) survey meters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G Hinton</w:t>
+                <w:t xml:space="preserve">Kotaro Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donovan Anderson</w:t>
+                <w:t xml:space="preserve">Eunjoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edda Bæk</w:t>
+                <w:t xml:space="preserve">Kazuaki Yajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikas C Baranwal</w:t>
+                <w:t xml:space="preserve">Masayuki Naito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James C Beasley</w:t>
+                <w:t xml:space="preserve">Nobuhito Ishigure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 278, pp.107472. </w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200 (3), pp.315-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncad304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04624836v1</w:t>
+                <w:t xml:space="preserve">irsn-04399494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint EURADOS-EANM initiative for an advanced computational framework for the assessment of external dose rates from nuclear medicine patients</w:t>
+                <w:t xml:space="preserve">Fundamentals of wildlife dosimetry and lessons learned from a decade of measuring external dose rates in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Struelens</w:t>
+                <w:t xml:space="preserve">Thomas G Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Broggio</w:t>
+                <w:t xml:space="preserve">Donovan Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Dabin</w:t>
+                <w:t xml:space="preserve">Edda Bæk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Desorgher</w:t>
+                <w:t xml:space="preserve">Vikas C Baranwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C Beasley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-024-00638-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.107472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04554690v1</w:t>
+                <w:t xml:space="preserve">irsn-04624836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Resolution Portable Gamma-Camera for Estimation of Absorbed Dose in Molecular Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Trigila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (5), pp.556-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/trpms.2024.3376826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer therapy-related cardiac dysfunction after radiation therapy for breast cancer: results from the BACCARAT cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint EURADOS-EANM initiative for an advanced computational framework for the assessment of external dose rates from nuclear medicine patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Locquet</w:t>
+                <w:t xml:space="preserve">Lara Struelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Allodji</w:t>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Jimenez</w:t>
+                <w:t xml:space="preserve">Jérémie Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Pinel</w:t>
+                <w:t xml:space="preserve">Laurent Desorgher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardio-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40959-024-00255-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40658-024-00638-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699824v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04554690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life and radioiodine therapy in thyroid cancer patients: a before-and-after study</w:t>
+                <w:t xml:space="preserve">Cancer therapy-related cardiac dysfunction after radiation therapy for breast cancer: results from the BACCARAT cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Legrand</w:t>
+                <w:t xml:space="preserve">M K Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+                <w:t xml:space="preserve">M Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bressand</w:t>
+                <w:t xml:space="preserve">R Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Buffet</w:t>
+                <w:t xml:space="preserve">G Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">B Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33, pp.2721-2731. </w:t>
+              <w:t xml:space="preserve">Cardio-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-024-03721-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40959-024-00255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623226v1</w:t>
+                <w:t xml:space="preserve">hal-04699824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURADOS Intercomparison of age-dependent thyroid phantoms for thyroid monitoring in nuclear or radiological emergencies</w:t>
+                <w:t xml:space="preserve">Health-related quality of life and radioiodine therapy in thyroid cancer patients: a before-and-after study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Navarro</w:t>
+                <w:t xml:space="preserve">Alix Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pérez</w:t>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. López</w:t>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boeckx</w:t>
+                <w:t xml:space="preserve">Camille Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rovenska</w:t>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.111978. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.2721-2731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-024-03721-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04631851v1</w:t>
+                <w:t xml:space="preserve">hal-04623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening levels of TCS-172 NaI(Tl) survey meters used for direct thyroid measurements in nuclear disasters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EURADOS Intercomparison of age-dependent thyroid phantoms for thyroid monitoring in nuclear or radiological emergencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshio Takashima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nobuhito Ishigure</w:t>
+                <w:t xml:space="preserve">J.F. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rovenska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncad112⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.111978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04245838v1</w:t>
+                <w:t xml:space="preserve">irsn-04631851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes induced in the human respiratory tract by chronic cigarette smoking can reduce the dose to the lungs from exposure to radon progeny</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G Ratia</w:t>
+                <w:t xml:space="preserve">Contact restriction time after common nuclear medicine therapies: spreadsheet implementation based on conservative retention function and individual measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Madas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Celier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.021509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/acd3fa⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.021504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/acc4d1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204316v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04248777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfunction of the Salivary and Lacrimal Glands After Radioiodine Therapy for Thyroid Cancer: Results of the START Study After 6-Months of Follow-Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (9), pp.1100 - 1109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/thy.2023.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact restriction time after common nuclear medicine therapies: spreadsheet implementation based on conservative retention function and individual measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes induced in the human respiratory tract by chronic cigarette smoking can reduce the dose to the lungs from exposure to radon progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Isambert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edilaine Honorio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ratia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Madas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.021504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/acc4d1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.021509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/acd3fa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04248777v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Panh</w:t>
+                <w:t xml:space="preserve">Screening levels of TCS-172 NaI(Tl) survey meters used for direct thyroid measurements in nuclear disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunjoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuaki Yajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhito Ishigure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199 (15-16), pp.1989-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncad112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcdd10070299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191607v1</w:t>
+                <w:t xml:space="preserve">irsn-04245838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific biokinetics and hybrid 2D/3D approach integration in OEDIPE software: application to radioiodine therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leboulleux</w:t>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Lamart</w:t>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Davesne</w:t>
+                <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113, pp.102462. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcdd10070299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960724v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nuclear Medicine Patient as a Line Source: The Source Length Is Certainly Not the Patient Height, But It Is a Reasonable Approximation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patient-specific biokinetics and hybrid 2D/3D approach integration in OEDIPE software: application to radioiodine therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bensiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Anizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leboulleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001587⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.102462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863501v1</w:t>
+                <w:t xml:space="preserve">hal-03960724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supraventricular cardiac conduction system exposure in breast cancer patients treated with radiotherapy and association with heart and cardiac chambers doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Errahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medea Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Radiation Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38, pp.62-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctro.2022.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary Dysfunctions and Conséquences After Radioiodine Treatment for Thyroid Cancer: Protocol for a Self-Controlled Study (START Study)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nuclear Medicine Patient as a Line Source: The Source Length Is Certainly Not the Patient Height, But It Is a Reasonable Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/35565⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123 (3), pp.208-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763837v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Cardiac Radiation Exposure and the Risk of Arrhythmia in Breast Cancer Patients Treated With Radiotherapy: A Case–Control Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
+                <w:t xml:space="preserve">Salivary Dysfunctions and Conséquences After Radioiodine Treatment for Thyroid Cancer: Protocol for a Self-Controlled Study (START Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.892882⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e35565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/35565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020980v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Coronary Artery Calcification Progression over Two Years in Breast Cancer Patients Treated with Radiation Therapy: Association with Cardiac Exposure (BACCARAT Study)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Association Between Cardiac Radiation Exposure and the Risk of Arrhythmia in Breast Cancer Patients Treated With Radiotherapy: A Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yassir Errahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medea Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Spoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.892882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.892882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14235724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04020953v1</w:t>
+                <w:t xml:space="preserve">hal-04020980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using radial distribution functions to calculate cellular crossabsorbed dose for β emitters: comparison with reference methods and application for 18F-FDG cell labeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Broggio</w:t>
+                <w:t xml:space="preserve">Early Coronary Artery Calcification Progression over Two Years in Breast Cancer Patients Treated with Radiation Therapy: Association with Cardiac Exposure (BACCARAT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Franck</w:t>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Panh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medea Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (17), pp.175016. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), pp.5724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/abe555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14235724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471500v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial deformation after radiotherapy: a layer-specific and territorial longitudinal strain analysis in a cohort of left breast cancer patients (BACCARAT study)</w:t>
+                <w:t xml:space="preserve">Using radial distribution functions to calculate cellular crossabsorbed dose for β emitters: comparison with reference methods and application for 18F-FDG cell labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Walker</w:t>
+                <w:t xml:space="preserve">Manon Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lairez</w:t>
+                <w:t xml:space="preserve">Fabienne Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fondard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+                <w:t xml:space="preserve">Khalid Aliane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Camilleri</w:t>
+                <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (1), pp.201. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (17), pp.175016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13014-020-01635-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/abe555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106506v1</w:t>
+                <w:t xml:space="preserve">hal-03471500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-exposure to internal and external radiation alters cesium biokinetics and retention in mice</w:t>
+                <w:t xml:space="preserve">Myocardial deformation after radiotherapy: a layer-specific and territorial longitudinal strain analysis in a cohort of left breast cancer patients (BACCARAT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+                <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bo</w:t>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Magneron</w:t>
+                <w:t xml:space="preserve">Olivier Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Cochard</w:t>
+                <w:t xml:space="preserve">Jeremy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/ab7b43⟩</w:t>
+              <w:t xml:space="preserve">Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13014-020-01635-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869303v1</w:t>
+                <w:t xml:space="preserve">hal-03106506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric methodology for 131I therapy for benign thyroid diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Piron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Broggio</w:t>
+                <w:t xml:space="preserve">Manuel Bardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bardies</w:t>
+                <w:t xml:space="preserve">C Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O Kotzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (4), pp.261-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mednuc.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-exposure to internal and external radiation alters cesium biokinetics and retention in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Magneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2019.106206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.504-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/ab7b43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207086v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS-coupled contaminant monitors on free-ranging Chernobyl wolves challenge a fundamental assumption in exposure assessments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.106206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2019.106206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04021014v1</w:t>
+                <w:t xml:space="preserve">hal-03207086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Specific Experimental and Computational Calibration of Thyroid in vivo Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Beaumont</w:t>
+                <w:t xml:space="preserve">GPS-coupled contaminant monitors on free-ranging Chernobyl wolves challenge a fundamental assumption in exposure assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dago Pacôme Onoma</w:t>
+                <w:t xml:space="preserve">Michael E Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Rimlinger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sarah C Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara N Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Caldeira Ideias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (1), pp.43-46. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.105152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2018.2829931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04021252v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child and adult thyroid monitoring after a reactor accident (CAThyMARA): Technical recommendations and remaining gaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Age-Specific Experimental and Computational Calibration of Thyroid in vivo Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dago Pacôme Onoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Rimlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Bonchuck</w:t>
+                <w:t xml:space="preserve">Pedro Caldeira Ideias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128, pp.106069. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2019.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2018.2829931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870739v1</w:t>
+                <w:t xml:space="preserve">irsn-04021252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dosimetric model for in vitro labelled cells with β+ emitters in PET tracking studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Child and adult thyroid monitoring after a reactor accident (CAThyMARA): Technical recommendations and remaining gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Franck</w:t>
+                <w:t xml:space="preserve">Stéphane Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Desbrée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Belchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Berkovskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bonchuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab2cbe⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.106069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524802v1</w:t>
+                <w:t xml:space="preserve">hal-02870739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is mean heart dose a relevant surrogate parameter of left ventricle and coronary arteries exposure during breast cancer radiotherapy A dosimetric evaluation based on individually-determined radiation dose (BACCARAT study)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Camilleri</w:t>
+                <w:t xml:space="preserve">Development of a dosimetric model for in vitro labelled cells with β+ emitters in PET tracking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Derreumaux</w:t>
+                <w:t xml:space="preserve">D. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Walker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13014-019-1234-z⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (15), pp.155015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab2cbe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521605v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic experimental study of parameters influencing 131-iodine in vivo spectroscopic measurements using age-specific thyroid phantoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Beaumont</w:t>
+                <w:t xml:space="preserve">Is mean heart dose a relevant surrogate parameter of left ventricle and coronary arteries exposure during breast cancer radiotherapy A dosimetric evaluation based on individually-determined radiation dose (BACCARAT study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rimlinger</w:t>
+                <w:t xml:space="preserve">J. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Broggio</w:t>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C. Ideias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/aab967⟩</w:t>
+              <w:t xml:space="preserve">Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13014-019-1234-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874516v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and test of sets of 3D printed age-specific thyroid phantoms for 131I measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">A systematic experimental study of parameters influencing 131-iodine in vivo spectroscopic measurements using age-specific thyroid phantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rimlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Ideias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.651-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/aab967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa6514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02551283v1</w:t>
+                <w:t xml:space="preserve">hal-02874516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURADOS 241Am skull measurement intercomparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Development and test of sets of 3D printed age-specific thyroid phantoms for 131I measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Ideias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rimlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Franck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82, pp.64-73. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.4673-4693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa6514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572598v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURADOS intercomparison exercise on MC modeling for the in-vivo monitoring of Am-241 in skull phantoms (Part I)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EURADOS 241Am skull measurement intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vrba</w:t>
+                <w:t xml:space="preserve">B. Breustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nogueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Broggio</w:t>
+                <w:t xml:space="preserve">D. Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caldeira</w:t>
+                <w:t xml:space="preserve">J. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Capello</w:t>
+                <w:t xml:space="preserve">A. Shutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104, pp.332-338. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.64-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641690v1</w:t>
+                <w:t xml:space="preserve">hal-02572598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OEDIPE, a software for personalized Monte Carlo dosimetry and treatment planning optimization in nuclear medicine Absorbed dose and biologically effective dose considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EURADOS intercomparison exercise on MC modeling for the in-vivo monitoring of Am-241 in skull phantoms (Part I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Petitguillaume</w:t>
+                <w:t xml:space="preserve">P. Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernardini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Broggio</w:t>
+                <w:t xml:space="preserve">M. Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Labriolle Vaylet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Franck</w:t>
+                <w:t xml:space="preserve">K. Capello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (4), pp.275-281. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.332-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2014021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641741v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of detection limits and corresponding doses of IRSN in vivo monitoring vehicles in the case of post-Accident scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">OEDIPE, a software for personalized Monte Carlo dosimetry and treatment planning optimization in nuclear medicine Absorbed dose and biologically effective dose considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petitguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bô</w:t>
+                <w:t xml:space="preserve">C. de Labriolle Vaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49 (4), pp.261-268. </w:t>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.275-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2014016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2014021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641756v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling in vivo measurements and Monte-Carlo simulations to assess organ specific activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study of detection limits and corresponding doses of IRSN in vivo monitoring vehicles in the case of post-Accident scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Farah</w:t>
+                <w:t xml:space="preserve">E. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Marzocchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Franck</w:t>
+                <w:t xml:space="preserve">D. Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Challeton-de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2013.01.015⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2014016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733895v1</w:t>
+                <w:t xml:space="preserve">hal-02641756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of hybrid computational phantoms for retrospective heart dosimetry after breast radiation therapy A feasibility study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling in vivo measurements and Monte-Carlo simulations to assess organ specific activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chea</w:t>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Breustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2012.03.037⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51-52, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2013.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733889v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurados coordinated action on research, quality assurance and training of internal dose assessments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of hybrid computational phantoms for retrospective heart dosimetry after breast radiation therapy A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Balásházy</w:t>
+                <w:t xml:space="preserve">A. Moignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berard</w:t>
+                <w:t xml:space="preserve">J. Beurrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanchardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Breustedt</w:t>
+                <w:t xml:space="preserve">M. Chea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 144, pp.349--352. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (2), pp.492-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncq435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2012.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924826v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode de surveillance des travailleuses du nucléaire par anthroporadiamétrie: utilisation des calculs Monte Carlo associés aux fantômes déformables de type Mesh et NURBS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eurados coordinated action on research, quality assurance and training of internal dose assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Balásházy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Breustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2011105⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144, pp.349--352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924804v1</w:t>
+                <w:t xml:space="preserve">hal-02924826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of an extended library of adult male 3D models: Rationale and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beurrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bremaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desbrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (23), pp.7659--7692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/56/23/020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female workers and in vivo lung monitoring: A simple model for morphological dependence of counting efficiency curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Nouvelle méthode de surveillance des travailleuses du nucléaire par anthroporadiamétrie: utilisation des calculs Monte Carlo associés aux fantômes déformables de type Mesh et NURBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/23/013⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.209--233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2011105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02975627v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation and use of adjustable 3D phantoms: Application for the lung monitoring of female workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Female workers and in vivo lung monitoring: A simple model for morphological dependence of counting efficiency curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0b013e3181dc4f58⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (23), pp.7377-7395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/23/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975632v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method based on Monte Carlo calculation and voxelized phantoms for realistic internal dosimetry: Application to a complex and old actinide contamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Creation and use of adjustable 3D phantoms: Application for the lung monitoring of female workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (5), pp.649-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0b013e3181dc4f58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/NT09-A9313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02993505v1</w:t>
+                <w:t xml:space="preserve">hal-02975632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Monte Carlo assessment of activity and local dose after a wound contamination by activation products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the influence of radionuclide biokinetics on the efficiency of in vivo counting using Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Carlan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lamart</w:t>
+                <w:t xml:space="preserve">Stéphanie Lamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Molokanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 96 (2), pp.155-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.HP.0000334065.48006.6a⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 96 (5), pp.558-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.HP.0000342828.21935.e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985070v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal dosimetry: towards harmonisation and coordination of research</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Franck</w:t>
+                <w:t xml:space="preserve">New method based on Monte Carlo calculation and voxelized phantoms for realistic internal dosimetry: Application to a complex and old actinide contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hurtgen</w:t>
+                <w:t xml:space="preserve">Joanna Janeczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncn217⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 168 (3), pp.824-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/NT09-A9313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05570549v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OEDIPE: A new graphical user interface for fast construction of numerical phantoms and MCNP calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Analytical and Monte Carlo assessment of activity and local dose after a wound contamination by activation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Carlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (2), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.HP.0000334065.48006.6a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal dosimetry: towards harmonisation and coordination of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Etherington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hurtgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 131 (1), pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncn217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OEDIPE: A new graphical user interface for fast construction of numerical phantoms and MCNP calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Noir de Carlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lamart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127 (1-4), pp.262-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rpd/ncm280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6896,4420 +7164,4420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu-PSMA-Dose, a French retrospective multicentric dosimetry study of 177 Lu-PSMA treatments for metastatic castration-resistant prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPM 67th Annual Meeting &amp; Exhibition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Physicists in Medicine (AAPM), Jul 2025, Washignton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposomal formulations of etidronate for the treatment of internal strontium/cobalt contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouvier-Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual International Meeting of the Radiation Research Society (RRS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RRS – Radiation Research Society, Sep 2025, San Juan (Puerto Rico), Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04607518v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets secondaires du traitement par iode radioactif dans le cadre d’un cancer de la thyroïde : Résultats du suivi a 6 mois de l’étude START</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’iode dans tous ses états » - Journées SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFRP, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism in Cs137 accumulation after chronic low dose exposure in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 48th European Radiation Research Society Meeting - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04594703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer therapy-related cardiac dysfunction (CTRCD) after radiation therapy for breast cancer: Results of the French BACCARAT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medea Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lille, France. pp.S161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2024.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux radionucléides en médecine nucléaire pour des actes à visée diagnostique, théranostique et thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l’APCRAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de PCR et des Acteurs de la Radioprotection - APCRAP, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04831280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Panh</w:t>
+                <w:t xml:space="preserve">Radiation Protection for New Radionuclides in Nuclear Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Celier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JESFC 2024 - 34èmes Journées Européennes de la Société Française de Cardiologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European ALARA Network - 20th workshop : ALARA for interventional radiology &amp; nuclear medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European ALARA Network (EAN), Oct 2023, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236034v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04831218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized reconstruction of the position of interaction in high-performances γ -cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDIP20 – Conference on New Developments in Photodetection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Troyes, France. pp.167907, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Protection for New Radionuclides in Nuclear Medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+                <w:t xml:space="preserve">Dysfunction of the salivary and lacrimal glands after radioiodine therapy: 6-month follow-up results of a self-controlled study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lussey-Lepoutre Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bressand Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffet Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menegaux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European ALARA Network - 20th workshop : ALARA for interventional radiology &amp; nuclear medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European ALARA Network (EAN), Oct 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ISORED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitgès, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04831218v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04287839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of the salivary and lacrimal glands after radioiodine therapy: 6-month follow-up results of a self-controlled study in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Menegaux Fabrice</w:t>
+                <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K.F. Honaryar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISORED</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JESFC 2024 - 34èmes Journées Européennes de la Société Française de Cardiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFC – Société Française de Cardiologie, Jan 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.10.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04287839v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfonctionnements salivaires et lacrymaux après un traitement par radioiode pour un cancer de la thyroïde : résultats du suivi à 6 mois de l'étude START</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soret Marine</w:t>
+                <w:t xml:space="preserve">Etudes de l’IRSN sur la radioprotection des travailleurs et des patients dans l’utilisation des nouveaux radionucléides en médecine nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Celier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès national de radioprotection – SFRP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Radioprotection - SFRP, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04287880v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04831270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de l’IRSN sur la radioprotection des travailleurs et des patients dans l’utilisation des nouveaux radionucléides en médecine nucléaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Phan</w:t>
+                <w:t xml:space="preserve">Dysfonctionnements salivaires et lacrymaux après un traitement par radioiode pour un cancer de la thyroïde : résultats du suivi à 6 mois de l'étude START</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bressand Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffet Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menegaux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soret Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de radioprotection – SFRP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Radioprotection - SFRP, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04831270v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04287880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+                <w:t xml:space="preserve">Optimized reconstruction of the position of interaction in high-performances &amp;lt;math display=&amp;quot;inline&amp;quot; id=&amp;quot;d1e855&amp;quot; altimg=&amp;quot;si26.svg&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;γ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt;-cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
+              <w:t xml:space="preserve">15th Pisa Meeting on Advanced Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Biodola, Italy. pp.167907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967610v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized reconstruction of the position of interaction in high-performances &amp;lt;math display=&amp;quot;inline&amp;quot; id=&amp;quot;d1e855&amp;quot; altimg=&amp;quot;si26.svg&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;γ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt;-cameras</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Beaumont</w:t>
+                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pisa Meeting on Advanced Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Biodola, Italy. pp.167907</w:t>
+              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919867v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic smoking on the dose due to radon exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edilaine Honorio da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ratia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Madas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04021230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfunction of the salivary and lacrimal glands after radioiodine treatment: Preliminary results of a self-controlled study in france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress on Radiation Protection, IRPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, BUDAPEST, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of thyroid uptake calibration method: a multi-centric study with realistic phantoms.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Current status and update of radiation emergency preparedness for radiological/nuclear disasters : France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Loyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaud-Salis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Vienne (Online), Austria</w:t>
+              <w:t xml:space="preserve">The 5th QST International Symposium on Radiation Emergency Monitoring and Medicine in Nuclear Disaster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022239v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status and update of radiation emergency preparedness for radiological/nuclear disasters : France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Accuracy of thyroid uptake calibration method: a multi-centric study with realistic phantoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Demonchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bardia Farman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th QST International Symposium on Radiation Emergency Monitoring and Medicine in Nuclear Disaster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vienne (Online), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022223v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioiodine uptake measurement on planar scintigraphic images: an automatic process reducing thyroid volume effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castilla-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EANM, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04023212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable gamma camera for the optimization of the patient dosimetry in radioiodine therapy of thyroid diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Nuclear &amp; Plasma Sciences Society (IEEE NPSS), Oct 2021, Yokohama (devenu virtuel pour cause de COVID), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early subclinical left ventricular dysfunction post radiotherapy in breast cancer: speckle-tracking echocardiography detects dose-related longitudinal strain changes after irradiation (BACCARAT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30es Journées Européennes de la Société Française de Cardiologie / 30th European Days of the French Society of Cardiology, JESFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18F-FDG Labelling in Cell-Tracking PET Studies: Calculation of the Precise Absorbed Dose Deposited to Cell Nucleus and Correlation to in Vitro Biological Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint AAPM/COMP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vancouver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External Dose Rates from Nuclear Medicine Patients to Specific Patient-Carers Geometries - A computational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Struelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nosske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European association of nuclear medicine annual congress (EANM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Barcelona (Online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’échographie 2d-strain pour la détection précoce de la cardiotoxicité induite par la radiothérapie du cancer du sein (étude baccarat)</w:t>
+                <w:t xml:space="preserve">Multi-cellular dosimetry of cells labelled with B+-emitting radionuclides for PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Walker</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la SFRP (12e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Dosimetry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04021526v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac radiation exposure associated with breast cancer radiotherapy: dose distribution to the heart substructures and coronary arteries (BACCARAT study)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In vivo monitoring intercomparisons: the CAThyMARA and EURADOS experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Bruguiere</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Isaksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lebacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Européennes de la Société Française de Cardiologie / 29th European Days of the French Society of Cardiology, JESFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">European Radiation protection week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150529v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04021493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiotoxicity after breast cancer radiotherapy: relationship between cardiac doses and early myocardial dysfunction (BACCARAT study)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Cardiac radiation exposure associated with breast cancer radiotherapy: dose distribution to the heart substructures and coronary arteries (BACCARAT study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christain Chevelle</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, MANCHESTER, United Kingdom</w:t>
+              <w:t xml:space="preserve">29es Journées Européennes de la Société Française de Cardiologie / 29th European Days of the French Society of Cardiology, JESFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210298v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo monitoring intercomparisons: the CAThyMARA and EURADOS experiences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Lebacq</w:t>
+                <w:t xml:space="preserve">Cardiotoxicity after breast cancer radiotherapy: relationship between cardiac doses and early myocardial dysfunction (BACCARAT study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christain Chevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation protection week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, MANCHESTER, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04021493v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-cellular dosimetry of cells labelled with B+-emitting radionuclides for PET imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apports de l’échographie 2d-strain pour la détection précoce de la cardiotoxicité induite par la radiothérapie du cancer du sein (étude baccarat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Dosimetry and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbonne, France</w:t>
+              <w:t xml:space="preserve">Congrès national de la SFRP (12e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021250v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04021526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low predictive value of mean heart dose for coronary artery dosimetry in breast cancer radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO 38, The Annual Congress of the European Society for Radiotherapy and Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Milan, Italy. pp.S391-S392, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8140(19)31182-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04021459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un protocole d’étalonnage prenant en compte le volume thyroïdien pour l’amélioration du traitement des pathologies bénignes de la thyroïde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Caselles</w:t>
+                <w:t xml:space="preserve">Monte Carlo calculation of age-dependent calibration factors for in-vivo monitoring of 131I in thyroid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Berkovskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Gregoratto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la SFRP (12e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFRP, 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Computational Human Phantoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021242v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo calculation of age-dependent calibration factors for in-vivo monitoring of 131I in thyroid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lombardo</w:t>
+                <w:t xml:space="preserve">Développement d’un protocole d’étalonnage prenant en compte le volume thyroïdien pour l’amélioration du traitement des pathologies bénignes de la thyroïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caselles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Computational Human Phantoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Congrès national de la SFRP (12e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFRP, 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022096v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of left ventricular dysfunction after breast cancer radiotherapy using speckle tracking echocardiography: association between cardiac exposure and myocardial strain changes (BACCARAT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society of Cardiology, ESC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, PARIS, France. pp.ehz748.0327, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz748.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SU-E-T-279: Towards a Personalized Cardiovascular Dosimetry in Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55 annual meeting of the American association of physicists in medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States. pp.268-268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4814713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11319,1413 +11587,1413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposomal formulations of bisphosphonate molecules for the treatment of internal strontium/cobalt contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBRNE - 6th International Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Strasboug, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04530096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposomal formulations of bisphosphonate molecules for the treatment of internal Strontium/Cobalt contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRPA 16 - International Congress - International Radiation Protection Association - Health Physics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Orlando (Florida), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04654702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie liée à la santé et thérapie par iode radioactif chez les patients atteints d'un cancer de la thyroïde : étude avant-après remerciements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de la Société Française d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioiodine therapy for thyroid cancer and dysfunction of the salivary and lachrymal glands in the START study: results at 6 months follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04287897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">START (Salivary dysfuncTions After Radioiodine Treatment) : preliminary results of a self-controlled study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Radiation Protection Week (ERPW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, ON LINE, France. 2021, ERPW</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude START (Salivary dysfuncTion After Radioiodine Treatment) : protocole d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e Congrès de la Société Française d'Endocrinologie, SFE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, LE HAVRE, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites de la dose moyenne au coeur dans l’evaluation de l'exposition du ventricule gauche et des arteres coronaires au cours d'une radiotherapie pour un cancer du sein: evaluation dosimetrique a l’echelle individuelle (etude baccarat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'imagerie 2D-strain du myocarde pour la détection précoce de la cardiotoxicité induite par la radiothérapie chez les patientes atteintes d'un cancer du sein (étude BACCARAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence Francophone d'EPIdémiologie CLINique : EPICLIN 2019 / 26èmes journées des Statisticiens des Centres de Lutte Contre le Cancer, EPICLIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, TOULOUSE, France. 67, pp.S155-S156, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2019.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12735,114 +13003,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation iono-induite dans les solides organiques: élaboration d'un modèle de trace moyenne, dégradation de l'intensité de scintillation et application en dosimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Louis Pasteur - Strasbourg I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004STR13152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00390949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId400"/>
+      <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12989,51 +13257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camilleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40959-025-00398-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint-Lary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Panh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Geffrelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Avtandilashvili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Bertelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dumit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2025.10092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04530091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04399494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjoo Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Yajima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Naito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Ishigure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncad304" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04624836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Hinton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Anderson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda B&#230;k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas C Baranwal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Beasley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107472" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04554690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Struelens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desorgher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00638-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bossis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Verdier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Trigila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2024.3376826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Honaryar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Locquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Allodji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40959-024-00255-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buffet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03721-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04631851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;rez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. L&#243;pez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boeckx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rovenska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111978" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04245838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takashima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncad112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilaine Honorio da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Davesne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bonchuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ratia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acd3fa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159004v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menegaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2023.0090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04248777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Celier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acc4d1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Panh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10070299" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensiali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Anizan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboulleux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.09.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001587" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Errahmani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Locquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spoor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctro.2022.10.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Baudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lussey-Lepoutre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35565" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassir Errahmani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Spoor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.892882" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235724" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aliane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abe555" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Walker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fondard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Camilleri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-020-01635-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barrau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Kotzki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2020.06.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2019.106206" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Byrne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Webster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara N Love" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105152" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beaumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dago Pac&#244;me Onoma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Rimlinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Caldeira Ideias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2829931" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870739v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baude" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belchior" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Berkovskyy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bonchuck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2019.02.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524802v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desbr&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab2cbe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521605v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camilleri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derreumaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lairez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-019-1234-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874516v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rimlinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broggio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Ideias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aab967" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa6514" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breustedt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shutt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.07.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vrba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogueira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldeira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Capello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.12.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLBDZ69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641741v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitguillaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Labriolle Vaylet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2014021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641756v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viltard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challeton-de Vathaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#244;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2014016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733895v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marzocchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2013.01.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moignier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beurrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chea" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2012.03.037" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924826v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bal&#225;sh&#225;zy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq435" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924804v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011105" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/23/020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E05819C19662827C76A2230A3160D1EBACAAA20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975627v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/23/013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1DF6334CAF9BA2AF74EAB4FB314A2F3EE618F82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e3181dc4f58" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janeczko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borisov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT09-A9313" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985070v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Carlan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000334065.48006.6a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570549v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Etherington" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurtgen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncn217" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-MMCZ8QHG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. De Carlan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierrat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncm280" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480554v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pignard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Badel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05383859v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fattal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862669v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594703v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05232628v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setcheou Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831280v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236034v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.F. Honaryar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.200" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446415v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bossis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167907" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831218v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287839v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lussey-Lepoutre Charlotte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressand Alice" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffet Camille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menegaux Fabrice" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287880v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soret Marine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919867v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021230v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonchuk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759206v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022239v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Demonchy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Farman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Forbes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022223v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Loyen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sessac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaud-Salis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04023212v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forbes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castilla-Li&#232;vre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452556v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bossis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Verdier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beaumont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098810v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Pathak" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022217v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022212v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibo Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nosske" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021526v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150529v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derreumaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruguiere" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210298v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christain Chevelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021493v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Gomez-Ros" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Isaksson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lebacq" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021250v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021459v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(19)31182-X" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021242v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Farah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caselles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022096v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Gregoratto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lombardo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078825v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevelle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz748.0327" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05168795v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Broggio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girinsky" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4814713" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04530096v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04654702v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862847v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287897v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612572v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505859v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635736v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210299v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.03.032" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00390949v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004STR13152" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Anizan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Lamartina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlumberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2026.105769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint-Lary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Panh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Geffrelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67875" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camilleri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40959-025-00398-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.05.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Avtandilashvili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Bertelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dumit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2025.10092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04530091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001812" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04399494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjoo Kim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Yajima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Naito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Ishigure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncad304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04624836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Hinton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Anderson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda B&#230;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas C Baranwal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Beasley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107472" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bossis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Trigila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pinot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2024.3376826" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04554690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Struelens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desorgher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00638-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Honaryar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Locquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Allodji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40959-024-00255-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buffet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03721-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04631851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Navarro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. L&#243;pez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boeckx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rovenska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111978" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04248777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Celier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acc4d1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menegaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2023.0090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilaine Honorio da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Davesne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bonchuk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ratia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acd3fa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04245838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takashima" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncad112" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Panh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10070299" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensiali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboulleux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.09.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Errahmani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Locquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spoor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctro.2022.10.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001587" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Baudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lussey-Lepoutre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35565" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassir Errahmani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Spoor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.892882" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235724" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471500v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquemin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aliane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abe555" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Walker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fondard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Camilleri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-020-01635-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barrau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Kotzki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2020.06.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2019.106206" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Byrne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Webster" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara N Love" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105152" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beaumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dago Pac&#244;me Onoma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Rimlinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Caldeira Ideias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2829931" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baude" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belchior" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Berkovskyy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bonchuck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2019.02.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desbr&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab2cbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camilleri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derreumaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lairez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-019-1234-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rimlinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broggio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Ideias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aab967" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551283v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa6514" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breustedt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leone" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shutt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.07.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vrba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogueira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldeira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Capello" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.12.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLBDZ69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitguillaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Labriolle Vaylet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2014021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641756v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viltard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challeton-de Vathaire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#244;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2014016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733895v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marzocchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2013.01.015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moignier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beurrier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chea" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2012.03.037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bal&#225;sh&#225;zy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq435" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962946v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/23/020" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E05819C19662827C76A2230A3160D1EBACAAA20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011105" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975627v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/23/013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1DF6334CAF9BA2AF74EAB4FB314A2F3EE618F82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e3181dc4f58" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988597v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Molokanov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Kramer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000342828.21935.e4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janeczko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borisov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT09-A9313" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Carlan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000334065.48006.6a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570549v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Etherington" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurtgen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncn217" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-MMCZ8QHG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085354v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Pierrat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncm280" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480554v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Badel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05383859v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fattal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862669v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594703v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05232628v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setcheou Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831280v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831218v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446415v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bossis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167907" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287839v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lussey-Lepoutre Charlotte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressand Alice" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffet Camille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menegaux Fabrice" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.F. Honaryar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.200" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287880v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soret Marine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919867v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021230v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonchuk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Loyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sessac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaud-Salis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022239v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Demonchy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Farman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Forbes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04023212v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forbes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castilla-Li&#232;vre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452556v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bossis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Verdier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beaumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098810v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Pathak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022217v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022212v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibo Li" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nosske" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021250v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021493v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Gomez-Ros" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Isaksson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lebacq" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derreumaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruguiere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210298v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christain Chevelle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021526v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021459v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(19)31182-X" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022096v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Gregoratto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lombardo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021242v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Farah" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caselles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078825v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevelle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz748.0327" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05168795v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Broggio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girinsky" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4814713" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04530096v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04654702v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862847v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287897v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612572v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505859v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635736v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210299v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.03.032" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00390949v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004STR13152" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>